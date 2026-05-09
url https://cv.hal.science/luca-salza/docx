--- v0 (2026-03-19)
+++ v1 (2026-05-09)
@@ -66,3586 +66,3957 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorana et nous. La désertion de la science et le communisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/revue-k.1543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivelare la verità della guerra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PHILM. Rivista Di Filosofia E Cinema</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, V3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13136/2974-6442/v03/2024/135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au bord du gouffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Constelada de lágrimas” Potenza della passione di Giovanna d’Arco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potenza di un’impotenza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acronia. Studi di storia dell’anarchismo e dei movimenti radicali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/1235-1235022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’excès des contraires ». Giordano Bruno ou les modes d’existence dans l’infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Penser les contrastes en Europe au début de l'âge moderne, 34, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée, la guerre ou le vagabondage parmi les étoiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casualità dei mondi, e della storia Attualità della poesia materialista di Lucrezio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désir d’infini. Giordano Bruno et nous. Conversation avec Bruno Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la définition d'une cosmo-politique destituante. Avec Giordano Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K. Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Luxemburg, divenire-donna di Spartaco, o su una politica comunista a venire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélancolie, défaite, révolution Conversation avec Enzo Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire les mythes classiques Entretien avec Florence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brossat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essere normali in società</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soglitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Che farò senza Euridice?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments pour une lecture destituante de Kafka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien que je n’aie jamais été aussi sauvage, grossier et mal élevé que vous dans les conversations et les disputes, sachez qu’il m’est arrivé, jadis, d’être tout aussi ignorant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Querelles littéraires et disputes politiques : Italie et Espagne XIIIe - XVIIe siècles, 2, pp.71-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le Cusain et le Nolain sont-ils le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Blumenberg: Les origines de la modernité, 73, pp.53 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comunismo-comune-biopolitica. Discussione con Toni Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Prini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rosa di Nessuno / La Rose de Personne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La désertion. Une cartographie littéraire et artistique. Italie Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis, 2025, 9788869764929</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Misiano, Il disertore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Misiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cronopio, 2024, 9788898367788</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir destituant. Thèmes, Figures, Généalogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélinda Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierandrea Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis. 2024, Samsa, Luca Salza; Pierandrea Amato, 9788869764325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KAFKA OUT OF JOINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis. Mimesis, 2023, Samsa. Ecritures pour le destituant, Pierandrea Amato, Luca Salza, 9788869763694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La destitution de la nature. Sur Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierandrea Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, 9788869763496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fine del mondo. Visioni politiche e diserzione popolare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierandrea Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Il Glifo ebooks, 2021, 9788897527565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierandrea Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2021, Quelle drôle d'époque, 978-2-343-23813-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orient, orientation, désorientation, réorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orgest Azizaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis. 2019, 978-88-6976-188-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Il est pas facile de raconter à présent »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis. 2018, 978-88-6976-167-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croisement d'écritures France-Italie. Hommage à Jean-Paul Manganaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumoulié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Dumoulié, Anne Robin et Luca Salza. Mimesis, 235 p., 2015, 978-88-6976-010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il vortice dei linguaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesogea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 184p., 2015, 978-88-469-2151-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naples entre Baroque et Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, 272p., 2013, Guide belles lettres des civilisations, 9782251410494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salza, Métamorphose de la physis. Giordano Bruno : infinité des mondes, vicissitudes des choses, sagesse héroïque, coédition « La Città del Sole » de Naples, « Librairie Philosophique J. Vrin » de Paris, 2005, 533 p..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 2-7116-4334-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘‘Darsi alla fuga generale’’. Kafka e i disertori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sconfinamenti. Kafka cento anni dopo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, 2024, 979-12-2230718-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fuite doit être générale » Kafka et les déserteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kafka out of the joint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casualité des mondes et de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierandrea Amato et Luca Salza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La destitution de la nature. Sur Lucréce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis; Mimesis, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasolini et Sciascia, des avatars italiens du « journalisme narratif » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathy Fourez et Michèle Guillemont-Estela (dir.), Arts et journalisme. Une rencontre à l'épreuve du réel, Peter Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b16529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se désorienter avec les soldats de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O. Azizaj, L. Salza, Orient, orientation, désorientation, réorientation, Mimesis, Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un'Italia minore. Caporetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Montefusco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia senza nazione. Lingue, culture, conflitti tra Medioevo ed età contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quodlibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-88-229-0391-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ne détruisez pas que cela. Pendant que vous y êtes détruisez tout ». L'acte de création à l’époque de la catastrophe », p. 165-182.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il est pas facile de raconter à présent ». Crise de l’expérience et création artistique après la Grande Guerre, sous la direction de L. Salza, Milan, Mimesis, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788869761676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il est pas facile de raconter à présent ». Crise de l’expérience et création artistique après la Grande Guerre, Milan, Mimesis, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788869761676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n’y a plus de mots''. Littérature et photographie dans la Grande Guerre. Entretien avec Hélène Gestern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gestern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luca Salza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Il n’est pas facile de raconter à présent ». Crise de l’expérience et création artistique après la Grande Guerre, Milan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«''Il n’y a plus de mots''. Littérature et photographie dans la Grande Guerre. Entretien avec Hélène Gestern », pp. 103-116</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gestern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Il est pas facile de raconter à présent ». Crise de l’expérience et création artistique après la Grande Guerre, Milan, Mimesis, 2018,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9788869761676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Refusal of War : Also a Literary Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.Cambria, G. Gregorio, C. Resta (eds) Un-representing the Great War. New Approaches to the Centenary (Cambridge Scholars: Newcastle upon Tyne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-5275-2084-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensare la fine: da Svevo a Wonder Woman. Qualche osservazione sulla letteratura sotto le bombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Amato, S. Gorgone, G. Miglino, Rappresentare l’irrappresentabile. La Grande Guerra e la crisi dell’esperienza, Marsilio, Venezia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;vinculum&amp;quot; comme puissance de relations mutuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonella Del Prete (Dir.); Thomas Berns (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giordano Bruno. Une philosophie des liens et de la relation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-88, 2016, 978-2-8004-1599-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République mise à nue par sa satire, même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">livre collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Je suis Charlie. Ainsi suit-il..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-97, 2015, Quelle drôle d'époque !, 978-2-343-07563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Manganaro/Gadda e il 'Tout-Monde' »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Croisements d'écritures : France-Italie. Hommage à Jean-Paul Manganaro, sous la direction de C. Dumoulié, A. Robin et L. Salza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addio al linguaggio. Addio alla guerra. Qualche nota su Dada e altre diserzioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Amato (éd.), La filosofia e la Grande Guerra, Mimesis, Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gramsci, écrire : r-exister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierandrea Amato (Dir.); Alain Brossat (Dir.); Adriano Vinale (Dir.); Salza Luca (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoir destituant. Au-delà de la résistance / Potere destituente. Oltre la resistenza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1/2013 (3), , pp.109-118, 2013, Outis!, 978-88-5751-743-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il corpo, il nemico, la morte. Intervista con Giovanni De Luna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierandrea Amato (Dir.); Alain Brossat (Dir.); Adriano Vinale (Dir.); Salza Luca (Dir.); Mathilde Girard (Dir.); Frédéric Neyrat (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où est Oussama Ben Laden ? Le spectre de l’ennemi Dov'è Osama Bin Laden ? Lo spettro del nemico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2/2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-58, 2012, Outis ! Revue de philosophie (post)européenne, 9788857511986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime sans châtiment : l'effondrement du policier dans L'affreux pastis de la rue des Merles de Carlo Emilio Gadda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierandrea AMATO (Dir.); Alain BROSSAT (Dir.); Mathilde GIRARD (Dir.); Frédéric NEYRAT (Dir.); Adriano VINALE (Dir.); Luca SALZA (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où est Oussama Ben Laden ? Le spectre de l’ennemi Dov'è Osama Bin Laden ? Lo spettro del nemico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2/2012, Mimesis, pp.315-321, 2012, Outis! Revue de philosophie (post)européenne, 8857511987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657035v1</w:t>
-              </w:r>
-[...1966 lines deleted...]
-                <w:t xml:space="preserve">hal-04649032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du monde. Pandémie, politique, désertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélinda Palombi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierandrea Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3655,559 +4026,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grève ! (France 2019-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K : Revue trans-européenne de philosophie et arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cahier spécial printemps 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe ? L'impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Vinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outis. Revue de philosophie (post-)européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5/2014, 238p., 2014, 9788857527260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir destituant. Au-delà de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Vinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outis. Revue de philosophie (post-)européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1/2013 (3), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing « democracy »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Vinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outis. Revue de philosophie (post-)européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2/2013 (4), 354p., 2013, 978-88-575-2088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est Oussama Ben Laden ? Le spectre de l’ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Salza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Luca Salza</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amato Pierandrea</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Vinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outis. Revue de philosophie (post-)européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2/2012, 2012, 9788857511986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,242 +4588,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le murmure des plébéiens déserteurs dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il potere destituente. Materiali e frammenti sparsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amato Pierandrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualche lucciola nel buio pesto di Giorgio Vasta ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Salza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4599,51 +4970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649053v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980846v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374181v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16529" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373118v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822903914" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gestern" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Pierandrea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/riviste/outis/dov-e-osama-bin-laden.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657035v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierandrea Amato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516495v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgest Azizaj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/luca-salza/libro/la-piccola/il-vortice-dei-linguaggi.-letteratura-e-migrazione-infinita.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1887-naples-entre-baroque-et-lumieres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516485v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648855v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Traverso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516509v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Negri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463981v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Vinale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656815v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656842v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657102v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/revue-k.1543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13136/2974-6442/v03/2024/135" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04440846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/1235-1235022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977823v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516515v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Traverso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brossat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Negri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576698v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Misiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Palombi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierandrea Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orgest Azizaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumouli&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mesogea.it/luca-salza/libro/la-piccola/il-vortice-dei-linguaggi.-letteratura-e-migrazione-infinita.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/1887-naples-entre-baroque-et-lumieres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16529" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788822903914" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516617v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04013208v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gestern" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-universite-bruxelles.be/fiche/view/2764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03374177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato Pierandrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/riviste/outis/dov-e-osama-bin-laden.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657035v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Vinale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01656842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657105v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>