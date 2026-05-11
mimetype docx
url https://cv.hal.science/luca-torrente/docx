--- v1 (2026-03-31)
+++ v2 (2026-05-11)
@@ -216,226 +216,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavell's perfectionism and Aristotle's Nicomachean Ethics</w:t>
+                <w:t xml:space="preserve">Aristotle’s Principles of Individuation. From Metaphysics to Zoology and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Inquiries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4454/philinq.v13i1.595⟩</w:t>
+              <w:t xml:space="preserve">Elenchos Journal of Studies on Ancient Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (2), pp.201-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/elen-2025-0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224701v1</w:t>
+                <w:t xml:space="preserve">hal-05392031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristotle’s Principles of Individuation. From Metaphysics to Zoology and Back</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cavell's perfectionism and Aristotle's Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Babbiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elenchos Journal of Studies on Ancient Thought</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (2), pp.201-234. </w:t>
+              <w:t xml:space="preserve">Philosophical Inquiries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.65-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/elen-2025-0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/philinq.v13i1.595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392031v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Authorship of [Arist.] περὶ πνεύματος: The Case for Theophrastus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> A Journal for Ancient Philosophy and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -469,51 +469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’environnement durant l’embryogenèse chez Aristote. Les effets sur la vertu naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 146 (3), pp.93-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -547,51 +547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Aristotle’s Physics I 7, 190a31-34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Archai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.e03220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que voit Dionysos dans le miroir ? La nouvelle interprétation « néoplatonicienne » de Giorgio Colli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philosophie ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, XXXIX, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -703,51 +703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Body and the Unity of the Homeric Man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritikos. International and interdisciplinary journal of postmodern cultural sound, text and image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14, https://intertheory.org/torrente.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -804,51 +804,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'unité de l'âme chez Aristote : avant, durant et après la génération animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et usages de l'un chez Aristote. Perspectives psychologiques, métaphysiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ousia, pp.115-138, 2025, 9782870602034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -873,51 +873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il pathos del nascosto. Senso e struttura dell’enigma in Eraclito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Benvenuti; A. Chiodetti; A. De Blasi; M. Zarantonello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dall'ombre al chiaro lume. L’enigma e le sue declinazioni nella letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -972,51 +972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dolore che ha più della vita: l'esperienza del dolore tra Leopardi e Colli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Maurella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovica Boi; Luca Torrente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il dolore e la vita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1058,51 +1058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il processo conoscitivo in Parmenide (fr. 16 DK): un confronto con Teofrasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamaria Pacilio; Marco Antonio Pignatone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echi del mondo antico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de R. Di Giuseppe, &amp;quot;Le Voyage de Parménide&amp;quot;, Paris, Orizons, 2011 (Annexe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Di Giuseppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Retour à l'Horeb. Le mystère du Non en Exode 3,14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chez l'Auteur, pp.129-132, 2023, 9791041533176</w:t>
@@ -1211,229 +1211,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessico colliano</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La rete delle categorie nella filosofia dell’espressione di Giorgio Colli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessio Santoro; Luca Torrente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al vertice dell'astrazione. Studi su Filosofia dell’espressione di Giorgio Colli (parte seconda)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accademia University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.156-173, 2022, Quaderni Colliani, 9791280136978</w:t>
+              <w:t xml:space="preserve">, pp.48-65, 2022, Quaderni Colliani, 9791280136978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370580v1</w:t>
+                <w:t xml:space="preserve">hal-04177725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rete delle categorie nella filosofia dell’espressione di Giorgio Colli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lessico colliano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessio Santoro; Luca Torrente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al vertice dell'astrazione. Studi su Filosofia dell’espressione di Giorgio Colli (parte seconda)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accademia University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.48-65, 2022, Quaderni Colliani, 9791280136978</w:t>
+              <w:t xml:space="preserve">, pp.156-173, 2022, Quaderni Colliani, 9791280136978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177725v1</w:t>
+                <w:t xml:space="preserve">hal-04370580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genealogia del soggetto in Colli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessio Santoro; Luca Torrente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’espressione è la sostanza del mondo. Studi su Filosofia dell’espressione di Giorgio Colli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1469,221 +1469,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euripides’s Trojan Women: A Critique of Asymmetric Conflict?</w:t>
+                <w:t xml:space="preserve">Il rosso e il bianco. Una rivisitazione aristotelica di teorie embriologiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Babbiotti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Berardi, Maria Paola Castiglioni, Marie-Laurence Desclos, Paola Dolcetti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflict and Competition: Agon in Western Greece</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell’Orso, pp.387-399, 2020, 9788836130962</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151366v1</w:t>
+                <w:t xml:space="preserve">hal-04177713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il rosso e il bianco. Una rivisitazione aristotelica di teorie embriologiche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Euripides’s Trojan Women: A Critique of Asymmetric Conflict?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Babbiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aristotele citatore o la riappropriazione da parte della filosofia dei discorsi di sapere anteriori Aristote citateur ou la réappropriation par la philosophie des discours de savoir antérieurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conflict and Competition: Agon in Western Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parnassos Press - Fonte Aretusa, pp.171-184, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv15tt78p.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177713v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le origini mistico-politiche della filosofia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulio M. Cavalli; Riccardo Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per una filologia della vita. Studi su Apollineo e dionisiaco di Giorgio Colli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1725,51 +1725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Beautiful Action for Aristotle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking at Beauty to Kalon in Western Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parnassos Press - Fonte Aretusa, pp.219-228, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,51 +1803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divinazione di Apollo: sapienza divina e umana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulio M. Cavalli; Riccardo Cavalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle origini del logos. Studi su La nascita della filosofia di Giorgio Colli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interiorità ed espressione. Appunti filosofici giovanili di Giorgio Colli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clemente Tafuri, David Beronio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trame nascoste. Studi su Giorgio Colli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AkropolisLibri, pp.93-107, 2018, 9788890454783</w:t>
@@ -1994,51 +1994,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et usages de l’un chez Aristote. Perspectives psychologiques, métaphysiques et éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Colli, Interiorità ed espressione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maicol Cutrì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -2183,51 +2183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al vertice dell’astrazione. Studi su &amp;lt;i&amp;gt;Filosofia dell’espressione&amp;lt;/i&amp;gt; di Giorgio Colli (parte II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accademia University Press, Quaderni colliani, vol. 4, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2258,51 +2258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espressione è la sostanza del mondo. Studi su &amp;lt;i&amp;gt;Filosofia dell’espressione&amp;lt;/i&amp;gt; di Giorgio Colli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Accademia University Press, Quaderni colliani, vol. 3, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,51 +2352,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération, nature et individuation chez Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Torrente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophie. Sorbonne Université, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUL015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2513,51 +2513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="505A0EB9"/>
+    <w:nsid w:val="58484846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2744,51 +2744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-torrente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9067-7645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224701v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Babbiotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Torrente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v13i1.595" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2025-0011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/apeiron-2023-0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249X_32_20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.391.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/it/publications/9788869383731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maurella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/eng/title?ref=1659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iisf.it/index.php/pubblicazioni-iisf/edizioni-iisf-press/echi-del-mondo-antico.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/titolo?ref=1563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15tt78p.15" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1405&amp;amp;fbclid=IwAR0q6WKWC6uHRNF8dIQWqhMsA7QULI2AEQzfhLUOP8pTWf3Pu9ZqFPXD_X4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcmxpn5.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1289" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Karag&#246;z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Cutr&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854531567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Santoro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04638976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUL015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-torrente" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9067-7645" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392031v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Torrente" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2025-0011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Babbiotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/philinq.v13i1.595" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/apeiron-2023-0078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.233.0093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1984-249X_32_20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151365v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.391.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392034v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.padovauniversitypress.it/it/publications/9788869383731" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maurella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/eng/title?ref=1659" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iisf.it/index.php/pubblicazioni-iisf/edizioni-iisf-press/echi-del-mondo-antico.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/titolo?ref=1563" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1472" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv15tt78p.15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177723v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1405&amp;amp;fbclid=IwAR0q6WKWC6uHRNF8dIQWqhMsA7QULI2AEQzfhLUOP8pTWf3Pu9ZqFPXD_X4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcmxpn5.19" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aaccademia.it/ita/scheda-libro?aaref=1289" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Karag&#246;z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maicol Cutr&#236;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neripozza.it/libro/9788854531567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Santoro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04638976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUL015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>