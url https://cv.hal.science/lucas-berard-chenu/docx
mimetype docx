--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral au laboratoire du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. (2025). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie (2025 - ), Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme (2023 - 2025), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique (2021-2023) à l’</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral au laboratoire du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. (2025). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie (2025 - ), Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme (2023 - 2025), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique (2021-2023) à l’</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="048A980F"/>
+    <w:nsid w:val="6323707C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70CE74FB"/>
+    <w:nsid w:val="619A0BA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="091A1602"/>
+    <w:nsid w:val="028D416A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DB13CD23"/>
+    <w:nsid w:val="068FEFD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="651DA392"/>
+    <w:nsid w:val="E6AE0317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E514F147"/>
+    <w:nsid w:val="98981725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="ABC747F5"/>
+    <w:nsid w:val="2DB5477E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>