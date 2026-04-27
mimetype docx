--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral au laboratoire du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. (2025). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie (2025 - ), Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme (2023 - 2025), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique (2021-2023) à l’</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral au laboratoire du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. (2025). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie (2025 - ), Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme (2023 - 2025), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique (2021-2023) à l’</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6323707C"/>
+    <w:nsid w:val="48EEEF94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="619A0BA1"/>
+    <w:nsid w:val="358BFE98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="028D416A"/>
+    <w:nsid w:val="6592AA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="068FEFD7"/>
+    <w:nsid w:val="792D00DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E6AE0317"/>
+    <w:nsid w:val="0F0FB667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="98981725"/>
+    <w:nsid w:val="46DC78CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2DB5477E"/>
+    <w:nsid w:val="36DE20E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>