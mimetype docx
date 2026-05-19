--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral au laboratoire du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. (2025). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie (2025 - ), Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme (2023 - 2025), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique (2021-2023) à l’</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas BERARD-CHENU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe, post-doctorant </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-berard-chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9629-3826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">260145262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">80165322553816020899</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=M93PRqUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Poste actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur postdoctoral en géographie au laboratoire du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LESSEM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> au centre INRAE de Grenoble, Univ.Grenoble Alpes. Je m'intèresse aux questions de partage de la ressource en eau dans les territoires touristiques de montagne en contexte de changement climatique. Je suis membre du programme européen </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpine DROught Prediction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (A-DROP)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes précédents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 – 2025: Enseignant-chercheur contractuel en géographie, ESTHUA Innto France, UMR ESO, Université d’Angers / Ningbo University, Republique Populaire de Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021 – 2023: Attaché temporaire d’enseignement et de recherche (ATER), Institut d'Urbanisme et de Géographie Alpine, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018 – 2021: Doctorant contractuel, Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse en géographie et aménagement « </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">» soutenue le 16/12/2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Articles dans des revues avec comité de lecture</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Métral, P. A., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Cognard, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement de réduction de l’offre de ski des domaines alpins français s’ inscrit-il dans une stratégie de décroissance?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Journal of Alpine Research| Revue de géographie alpine, (114-1),https://doi.org/10.4000/165gg, 2026</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allain, S., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolognesi, T., Boulangeat, I.,... & Schaeffer, Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecology and Society, 31(1),https://doi.org/10.5751/ES-16991-310121, 2026</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verrouillages à la transition touristique : enseignements tirés de l’analyse des stations de sports d’hiver par la dépendance au sentier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Via, 27 | 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/14gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yoshizawa, N., Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Bourdeau, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Mountain Research and Development, 45(2), R9‑R18. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1659/mrd.2023.00032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., & François, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Snowmaking’s slippery slope : The effect of mountain reservoirs on water demand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ecological Economics, 233, 108586. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1016/j.ecolecon.2025.108586</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cognard, J., </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schaeffer, Y., François, H., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism,  </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1080/13683500.2024.2409862</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métral, P. A., and Cognard, J., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Fin du ski» sous tension: chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Journal of Alpine Research| Revue de géographie alpine. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/11va5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> , 2024</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., Morin, S., and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Current Issues in Tourism, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.1080/13683500.2022.2151876</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H., George, E. and Morin, S., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Alpine Research | Revue de géographie alpine, 4 | 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/rga.10434</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> François, H., George, E., and Morin, S.: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cryosphere, 16, 863–881, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.5194/tc-16-863-2022</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cognard, J., François, H., Morin, S. and George, E., </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Int. J. Biometeorol., </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s00484-020-01933-w</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d'ouvrage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François, H. and George, E., Responses to climate change in alpine ski destination, in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on managing nature-based tourism destinations amid climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (p. 121‑135). Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781035311255.00014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berard-Chenu, L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, & Rouch, L. Ski Resorts. D. Buhalis (Ed.),  In </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Edward Elgar Publishing. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4337/9781800377486.ski.resorts,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2022</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sélection d’articles de vulgarisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige : le piège de la dépendance pour les stations de ski ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, fev. 2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de neige - quelle evolution des stations de ski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagnes Magazine, n°508, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.George, H.François et S.Morin, oct. 2022</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et accompagner les transitions touristiques et territoriales des territoires de montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Revue Espaces, n°362, E.George, H.François, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et L.Rouch, sept. 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Météo et dynamiques d'investissements en neige de culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Montagne Leaders, 87-88, n°280, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L. Berard-Chenu,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> H. François, E. George et S. Morin, déc. 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations de ski forcées de repenser leur modèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, The Conversation, C.Achin, H. François, E. George, L. Rouch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et C. Hatier, mars 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des stations de ski, une question complexe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Techni.Cités, 24-26, 331, F. Hugues, S. Morin, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">L.Berard-Chenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et E.George,mars 2019.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">depuis 2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant vacataire en géographie, Univ. Grenoble Alpes / Univeristé Toulouse 2 / Université d'Angers / Ningbo University (Chine) /Beijing Sport University (Chine)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023-2025</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur en géographie du tourisme, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthua, Institut National du Tourisme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Université d'Angers</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ATER en géographie humaine et physique à l’</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut d'Urbanisme et de Géographie Alpine de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Univ. Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Doctorat en Géographie - INRAE, Météo-France, Univ. Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017: M2 IREST - Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016: M2 Sciences Po Grenoble</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Limits” at the human–nature interface: a meta-ethnographic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bolognesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boulangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (1), pp.art21. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-16991-310121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mouvement de réduction de l’offre de ski des domaines alpins français s’inscrit-il dans une stratégie de décroissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Décroissance au sein du tourisme de montagne : défis et perspectives futures, 114-1, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/165gg⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourism transition lock-ins: an analysis of winter sports resorts from a path dependence perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14gay⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des Jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/153rq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The snow must go on: can snowmaking keep ski resorts profitable in a changing climate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (24), pp.3986-4003. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2409862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Piste Skiing Demand Patterns and Climate Change Adaptation Pathways in La Grave, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mountain Research and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1659/mrd.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowmaking's slippery slope: The effect of mountain reservoirs on water demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 233, pp.108586. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fin du ski » sous tension : chronique d'un renoncement au stade de neige de la Sambuy (Haute-Savoie, Bauges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11va5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Via Tourism Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22-2022 : (Mega)Evénements urbains et tourisme : pratiques touristiques et organisation spatiale, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/viatourism.9270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de développement de la production de neige dans les stations de ski des Alpes françaises : l’influence des spécificités locales et des politiques régionales de soutien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (4), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.10434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in natural and managed snow reliability of French Alps ski resorts from 1961 to 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cryosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/tc-16-863-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deployment of snowmaking in the French ski tourism industry: a path development approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 - 18. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2022.2151876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do changes in snow conditions have an impact on snowmaking investments in French Alps ski resorts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65 (5), pp.659-675. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00484-020-01933-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier de la Girose, versant sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Chambru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le naturographe éditions, 2024, 978-2-9560549-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to climate change in Alpine ski destinations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Mandić; A. Spenceley; D. A. Fennell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Managing Nature-Based Tourism Destinations Amid Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.121-135, 2024, Geography, Planning and Tourism, 9781035311248. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035311255.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios Buhalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ski Resorts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-93, 2022, Encyclopedia of Tourism Management and Marketing, 9781800377479. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.ski.resorts⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’évolution des stations de sports d’hiver des Alpes françaises : la place de la production de neige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2021. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021GRALH018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03555501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports d’hiver, production de neige et changement climatique: énoncé et supports de correction de travaux dirigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Berard-Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalités de gouvernance dans le cadre du dispositif des contrats de destination. Le cas du contrat Normandie - Paris Île-de-France « Destination impressionnisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-02058833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48EEEF94"/>
+    <w:nsid w:val="B4B2DC23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="358BFE98"/>
+    <w:nsid w:val="E0E2B61D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6592AA8B"/>
+    <w:nsid w:val="72BE7277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="792D00DC"/>
+    <w:nsid w:val="BE2C80B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0F0FB667"/>
+    <w:nsid w:val="11443787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="46DC78CC"/>
+    <w:nsid w:val="C518A683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,1087 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="36DE20E3"/>
+    <w:nsid w:val="A5D47ED7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="3BEE7F59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="A462B9EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="70B32F33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="A3B87040"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="C682C7F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="4840CCD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="0915D0B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1162,50 +2198,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1244,51 +2301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-berard-chenu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9629-3826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260145262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80165322553816020899" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=M93PRqUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lessem.lyon-grenoble.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alpine-space.eu/project/a-drop/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03555501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/production-de-neige-le-piege-de-la-dependance-pour-les-stations-de-ski-198469" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagnes-magazine.com/actus-production-neige-piege-dependance-les-stations-ski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tourisme-espaces.com/doc/10763.comprendre-accompagner-transitions-touristiques-territoriales-territoires-montagne.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montagneleaders.fr/infos/experts/meteo-et-dynamiques-dinvestissements-en-neige-de-culture/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/les-stations-de-ski-forcees-de-repenser-leur-modele-132381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lagazettedescommunes.com/665103/lavenir-des-stations-de-ski-une-question-complexe/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-angers.fr/fr/acces-directs/facultes-et-instituts/ufr-esthua-tourisme-et-culture.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuga.univ-grenoble-alpes.fr/institut-d-urbanisme-et-de-geographie-alpine/accueil-294874.kjsp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard-Chenu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolognesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulangeat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-16991-310121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre M&#233;tral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cognard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165gg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard-Chenu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153rq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2409862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yoshizawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd.2023.00032" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108586" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11va5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930359v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.9270" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle George" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10434" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609937v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-16-863-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03894285v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2022.2151876" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-020-01933-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bisiaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035311255.00014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337322v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rouch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/nlm-book/9781800377479/9781800377479.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.ski.resorts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03555501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALH018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02058833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas B&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>