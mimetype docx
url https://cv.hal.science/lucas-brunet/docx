--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2047,303 +2047,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02129150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological offsetting in France - How It (Not) Works</w:t>
+                <w:t xml:space="preserve">The affective power of numbers: assessing and valuing Ecosystem Services in nature conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekologinen kompensaatio (biodiversity offsetting) – Tavoitteista todeksi, Ympäristöministeriön pankkisali (Finnish ministry of environment)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Institute on Critical Studies of Environmental Governance, University of Toronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01925901v1</w:t>
+                <w:t xml:space="preserve">halshs-01913847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The affective power of numbers: assessing and valuing Ecosystem Services in nature conservation</w:t>
+                <w:t xml:space="preserve">The French experience of biodiversity offsetting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute on Critical Studies of Environmental Governance, University of Toronto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Ecological compensation in society and culture, KONE foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kemiönsaari, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01913847v1</w:t>
+                <w:t xml:space="preserve">halshs-01913859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French experience of biodiversity offsetting</w:t>
+                <w:t xml:space="preserve">An experimental operation: the making of the first French biodiversity offsetting bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological compensation in society and culture, KONE foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kemiönsaari, Finland</w:t>
+              <w:t xml:space="preserve">Biodiversity offsetting: ideologies, modalities and production of naturecultures, 23th annual colloquium of the Finnish Society for Environmental Social Sciences (YHYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rovaniemi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01913859v1</w:t>
+                <w:t xml:space="preserve">halshs-01913934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental operation: the making of the first French biodiversity offsetting bank</w:t>
+                <w:t xml:space="preserve">Ecological offsetting in France - How It (Not) Works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity offsetting: ideologies, modalities and production of naturecultures, 23th annual colloquium of the Finnish Society for Environmental Social Sciences (YHYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rovaniemi, Finland</w:t>
+              <w:t xml:space="preserve">Ekologinen kompensaatio (biodiversity offsetting) – Tavoitteista todeksi, Ympäristöministeriön pankkisali (Finnish ministry of environment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01913934v1</w:t>
+                <w:t xml:space="preserve">halshs-01925901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services écosystémiques en ville, ou l'espoir d'une réconciliation entre humains et non-humains</w:t>
               </w:r>
@@ -3263,51 +3263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="789BCB58"/>
+    <w:nsid w:val="761682D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3494,51 +3494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7720-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucasbrunet.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Fochler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-025-09585-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09518-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2151426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvac040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nygren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Kankainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781221126786" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079492ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Peltola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scz035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.608" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina V. Nygren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925901v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913859v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913934v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-brunet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7720-750X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lucasbrunet.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1971-8853/21071" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Fochler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sigl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-025-09585-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-023-09518-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877158v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2022.2151426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvac040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877146v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nygren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Kankainen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781221126786" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079492ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108053v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Peltola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scz035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tuomisaari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crouzat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bierry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.036" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGW5F4RM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Colloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Turkelboom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-017-0939-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.608" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01986727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina V. Nygren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913934v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913838v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.040.0533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130265v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>