--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -3263,51 +3263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761682D5"/>
+    <w:nsid w:val="2DDF9189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>