--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -154,994 +154,994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, conditions, and opportunities for achieving net-negative emissions in the global cement industry</w:t>
+                <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Corral</w:t>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712138v1</w:t>
+                <w:t xml:space="preserve">hal-04712128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
+                <w:t xml:space="preserve">Feasibility, conditions, and opportunities for achieving net-negative emissions in the global cement industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712128v1</w:t>
+                <w:t xml:space="preserve">hal-04712138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative-zero emission opportunities for the Iron and Steel industry on a global scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Net-zero emission opportunities for the Iron and Steel industry at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies - (GHGT-16) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality (CEN2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837803v1</w:t>
+                <w:t xml:space="preserve">hal-03897209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of negative emission technologies in the low carbon transition of the iron and steel sector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-16 - 16th International Conference on Greenhouse Gas Control Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837797v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
+                <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934634v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net-Zero Emission Opportunities for the Iron and Steel Industry at a Global Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE - CEN2022-Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
+                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891421v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net-zero emission opportunities for the Iron and Steel industry at a global scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of negative emission technologies in the low carbon transition of the iron and steel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality (CEN2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
+              <w:t xml:space="preserve">GHGT-16 - 16th International Conference on Greenhouse Gas Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897209v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative-zero emission opportunities for the Iron and Steel industry on a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies - (GHGT-16) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897177v1</w:t>
+                <w:t xml:space="preserve">hal-03837803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IAEE European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1254,77 +1254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net-negative emission opportunities for the iron and steel industry on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.122566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,77 +1371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying direct air capture at scale: How close to reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Heng Henry Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.102623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.106150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of CO 2 capture and utilization in energy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1975824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04546774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1975824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04546774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>