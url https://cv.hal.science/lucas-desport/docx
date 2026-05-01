--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -154,994 +154,994 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
+                <w:t xml:space="preserve">Feasibility, conditions, and opportunities for achieving net-negative emissions in the global cement industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Chabouni</w:t>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712128v1</w:t>
+                <w:t xml:space="preserve">hal-04712138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, conditions, and opportunities for achieving net-negative emissions in the global cement industry</w:t>
+                <w:t xml:space="preserve">Questioning the use of median values in IPCC AR6 scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Andrade</w:t>
+                <w:t xml:space="preserve">Naima Chabouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Corral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+                <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer 2024 - Semi-annual ETSAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">What Works Climate Solutions Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Berlin, Jun 2024, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712138v1</w:t>
+                <w:t xml:space="preserve">hal-04712128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net-zero emission opportunities for the Iron and Steel industry at a global scale</w:t>
+                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Gurgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality (CEN2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
+              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897209v1</w:t>
+                <w:t xml:space="preserve">hal-03934634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of negative emission technologies in the low carbon transition of the iron and steel sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">GHGT-16 - 16th International Conference on Greenhouse Gas Control Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897177v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative-zero emission opportunities for the Iron and Steel industry on a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gondia Sokhna Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies - (GHGT-16) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891421v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net-Zero Emission Opportunities for the Iron and Steel Industry at a Global Scale</w:t>
+                <w:t xml:space="preserve">Net-zero emission opportunities for the Iron and Steel industry at a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAE - CEN2022-Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality</w:t>
+              <w:t xml:space="preserve">Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality (CEN2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657638v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global economic and environmental impacts of deploying synthetic jet fuels in the aviation sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Paltsev</w:t>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Morris</w:t>
+                <w:t xml:space="preserve">Howard Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAEE Conference</w:t>
+              <w:t xml:space="preserve">43rd IAEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934634v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of negative emission technologies in the low carbon transition of the iron and steel sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Trade-off between CO2 utilization and CO2 transport and storage in the global energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-16 - 16th International Conference on Greenhouse Gas Control Technologies</w:t>
+              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies, GHGT-16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837797v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative-zero emission opportunities for the Iron and Steel industry on a global scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Net-Zero Emission Opportunities for the Iron and Steel Industry at a Global Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Desport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Greenhouse Gas Control Technologies - (GHGT-16) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICAE - CEN2022-Applied Energy Symposium 2022: Clean Energy towards Carbon Neutrality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837803v1</w:t>
+                <w:t xml:space="preserve">hal-03657638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Behaviours by IoT for Energy Efficiency in Smart Buildings</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guerassimoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IAEE European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1254,77 +1254,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net-negative emission opportunities for the iron and steel industry on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.122566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,77 +1371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deploying direct air capture at scale: How close to reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Gurgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen-Heng Henry Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.102623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1596,51 +1596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives of CO2 utilization as a negative emission technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180, pp.106150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of CO 2 capture and utilization in energy models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Selosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2141,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1975824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04546774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Desport" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andrade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Selosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Chabouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934634v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Paltsev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Morris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Herzog" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Gurgel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837797v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gondia Sokhna Seck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837803v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897209v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657638v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02351849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2023.122566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Heng Henry Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107244" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102623" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2021.106150" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouvenot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jimenez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1975824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04546774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLM058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>