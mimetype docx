--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="959817FE"/>
+    <w:nsid w:val="F927F20B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>