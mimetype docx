--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F927F20B"/>
+    <w:nsid w:val="E5306F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>