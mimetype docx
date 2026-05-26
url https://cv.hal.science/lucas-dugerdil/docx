--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Dugerdil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">phD student in Montpellier University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0266-564X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">278873456</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ZzLhVpIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BrGDGT-based palaeothermometer in drylands: the necessity to constrain aridity and salinity as confounding factors to ensure the robustness of calibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shafag Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhong Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (3), pp.1013-1042. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-23-1013-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Drivers of Holocene Fire Regimes in Uzbekistan: From Natural Factors to Anthropogenic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100531. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Caucasus greening and Neolithisation: What happened 8200 years ago?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53, pp.100535. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2026.100535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North–south Holocene seasonal contrast on the Italian peninsula: Clarification of the latitudinal transition zone based on the multi-proxy study of Lago Grande di Monticchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 380, pp.109873. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene wet optimum and Early-Late Holocene arid phases shaped steppe-forest vegetation and human societies of Uzbekistan: Multi-proxy evidences from Lake Fazilman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 264, pp.109759. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing probability estimates from machine learning and pollen to understand the depositional influences on branched GDGT in wetlands, peatlands, and lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (23), pp.7687-7708. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-7687-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climate dynamics in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.2331-2359. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-21-2331-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Signatures of Surface Pollen and Vegetation Are Broadly Similar: Good News for Past Reconstructions of Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.15100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoenvironmental calibrations for modern pollen rain of Tajikistan and Uzbekistan: A case study of pollen - vegetation functional biogeography of Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakhongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 252, pp.104857. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.104857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Regression Trees Machine Learning Method Improves the brGDGT‐Based Climate Reconstruction in Drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (10), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025PA005214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing 15 000 years of southern France temperatures from coupled pollen and molecular (branched glycerol dialkyl glycerol tetraether) markers (Canroute, Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge D Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2127-2156. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2127-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Late Glacial in southern Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (2), pp.493-515. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-493-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies during the Holocene in the South Caucasus (Vanevan, Armenia): A multiproxy approach including pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 277, pp.107297. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate reconstructions based on GDGT and pollen surface datasets from Mongolia and Baikal area: calibrations and applicability to extremely cold–dry environments over the Late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (3), pp.1199-1226. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1199-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene Fire Regime Changes in the Southern Lake Baikal Region Influenced by Climate-Vegetation-Anthropogenic Activity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Limani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (8), pp.978. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f12080978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene Mongolian climate and environment reconstructions from brGDGTs, NPPs and pollen transfer functions for Lake Ayrag: Paleoclimate implications for Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 273, pp.107235. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.107235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did long-term fire control the coniferous boreal forest composition of the northern Ural region (Komi Republic, Russia)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (11), pp.2426 - 2441. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical reconstructions of vegetation and report of mummified apple seeds found in the cellar of a first-century Roman villa on Elba Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Milanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Scali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Vignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (11-12), pp.487 - 497. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from “in and out” of archaeological contexts of the Southwest Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and climate reconstructions from sedimentary archives in the Circum-Caspian region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating pollen and lipid biomarkers (brGDGTs) to reconstruct the Holocene climate in the Central Mediterranean: insights from the Lago Grandi di Monticchio record.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Maignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lestienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoclimate and Vegetation Dynamics at the Forest-Steppe Ecotone of the Lesser Caucasus: A Late Holocene Record from Lake Zaligol, Azerbaijan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of the Holocene aridity extreme variations inferred from Lake Fazilman multi-proxy study on Uzbekistan vegetation tipping points and Bronze Age societal decline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jahongir Alimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFEQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas climatique contrasté de la Méditerrannée centrale durant l'Holocène à partir de données pollinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation et régime des feux Holocène dans les contreforts du massif du Pamir (Nurata et Samarqand, Ouzbékistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoecological reconstructions of the Holocene from continental sedimentary archives of Azeibaidjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayramova S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safarov Rafic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Basin in Transition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Baku, Azerbaijan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and fire regime from the foothills of the Pamir massif (Nurata & Samarqand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéima Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Delpiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steppe sustainability in a changing world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Palumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Colombié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AASP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Holocene in the central Mediterranean inferred from pollen data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa D’oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First paleoclimate calibrations for pollen transfer functions and biomarkers (brGDGTs) covering the Caspian sea to Arid Central Asian area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bayramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Entanglement of Landscape: Fire, Climate, and Agro-Pastoralism in the Bronze and Iron Age South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APLF, Sep 2022, Paestum, Greece. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2022-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, Precipitation, Vegetation, and Human Controls on brGDGTs in soils from a semi-arid altitudinal transect from the Republic of Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Ansanay-Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Solutions: brGDGTs distributions and calibrations for semi-arid environments and application to the wetlands of the Southern Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted climate patterns during the Late Glacial and Holocene in Italy reconstructed from pollen data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate changes on vegetation and human societies in the South Caucasus (Vanevan, Armenia): a multiproxy approach including pollen, NPPs and brGDGTs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Holocene landscape use in the Armenian highlands: insight from pollen and reveals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian dryland paleoenvironment and paleoclimate issues : calibrations and applicability of GDGT and pollen reconstructions over the Late Holocene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATE HOLOCENE MONGOLIAN CLIMATE RECONSTRUCTIONS FROM LOCALLY CALIBRATED GDGT AND POLLEN TRANSFER FUNCTIONS FOR LAKE AYRAG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human and climate drivers of Holocene grassland fires in the South Caucasus: A macro-charcoal, brGDGTs, and pollen reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chéïma Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy and multi-method Mongolian late Holocene climate and environment reconstructions from Lake Ayrag.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalynoS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-proxy (pollen, NPPs, macro-charcoal, XRF, brGDGTs) investigation of resilience in socio-ecological systems in the Bronze and Iron Age South Caucasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRN WIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation, climate and human impact in steppes around Lake Sevan (Armenia) based on a multiproxy approach: Pollen, NPPs and brGDGTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Holocene climate, human impact and hydrological variations and their impact on Lake Ecosystem Dynamics: A Multi-proxy Case Study from Lake Fazilman, Uzbekistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilfuza Egamberdieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAL IPA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Aix Les Bains, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05310573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central Mediterranean Holocene climate reconstruction from the new Monticchio record (Italy) using a coupled pollen-lipid biomarkers (brGDGT) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa d'Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyron Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant functional traits in paleoecology: a calibration study from Arid Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. INQUA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate changes during the Lateglacial in South Europe: new insights based on pollen and brGDGTs of Lake Matese in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeta Brugiapaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">brGDGTs and isotopic records for Lake Ayrag: implications for climate, vegetation and human impact history of the Mongolian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France. European Association of Geochemistry, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.4144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holocene glycerol dialkyl glycerol tetraether (GDGT) MAAT reconstruction from the country of Armenia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Cromartie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robles Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Holocene Palaeoclimate and Palaeoenvironment from Mongolia: Calibration of GDGTs, Dung Fungal Spore and Pollen Records for Ayrag Lake (Akhanghai, Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dryland climate, vegetation and human impact changes over the Holocene: calibration of new proxies, past applicability and reconstructions for the Arid Central Asia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Dugerdil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Global Changes. Université de Montpellier, 2025. English. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05622578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5306F36"/>
+    <w:nsid w:val="2B55C90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-dugerdil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-564X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278873456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ZzLhVpIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492293v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dugerdil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafag Bayramova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-23-1013-2026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;&#239;ma Barhoumi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Delpiroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilfuza Egamberdieva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100531" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palumbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cromartie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2026.100535" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544032v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a D&#8217;oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maignan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109759" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403096v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cromartie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Robles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-7687-2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a d'Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-2331-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakhongir Alimov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.104857" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025PA005214" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2127-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Brugiapaglia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wulf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-493-2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107297" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1199-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Limani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f12080978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ansanay-Alex" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.107235" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Barhoumi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A. Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Borisova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13922" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Milanesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Scali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Vignani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Cambi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.09.003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyron Odile" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;ima Barhoumi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310959v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Genet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lestienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayramova S" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahongir Alimov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Delpiroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Adam Ali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blache" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safarov Rafic" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muradi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744651v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Palumbi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Colombi&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168529v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles Mary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayramova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2022-54" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5083" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Brugiapaglia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408734v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134180" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436561v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10442" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436818v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436587v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310573v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222023v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168314v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436679v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4144" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340681v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05622578v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>