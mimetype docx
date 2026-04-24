--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -452,523 +452,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(En)quête de la carte perdue : métamorphose et dévoiement du langage cartographique dans le jeu vidéo Tunic</w:t>
+                <w:t xml:space="preserve">Penser la cartographie vidéoludique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la carte désoriente : le dévoiement de la carte dans les arts et les lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Apr 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées doctorales en Sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en sciences de l'information et de la communication (ReSIC, Université de Namur-Belgique), Dec 2024, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071272v1</w:t>
+                <w:t xml:space="preserve">hal-04850660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte communicationnel cartographique et travail territorial – le cas du jeu vidéo Dordogne</w:t>
+                <w:t xml:space="preserve">(En)quête de la carte perdue : métamorphose et dévoiement du langage cartographique dans le jeu vidéo Tunic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorales 2024 de la SFSIC Arts, SIC, Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication (SFSIC); Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2024, Nancy, France. pp.360-368</w:t>
+              <w:t xml:space="preserve">Quand la carte désoriente : le dévoiement de la carte dans les arts et les lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Apr 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816457v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la cartographie vidéoludique</w:t>
+                <w:t xml:space="preserve">Contexte communicationnel cartographique et travail territorial – le cas du jeu vidéo Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées doctorales en Sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en sciences de l'information et de la communication (ReSIC, Université de Namur-Belgique), Dec 2024, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">Doctorales 2024 de la SFSIC Arts, SIC, Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l’information et de la communication (SFSIC); Centre de recherche sur les médiations (Crem, Université de Lorraine), Jun 2024, Nancy, France. pp.360-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850660v1</w:t>
+                <w:t xml:space="preserve">hal-04816457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la cartographie des jeux vidéo : enjeux et méthodes</w:t>
+                <w:t xml:space="preserve">Penser les usages et l'analyse des cartes au prisme des sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises CMP 2023 Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Semaine de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Humanités Nouvelles - Fernand Braudel (Université de Lorraine), Sep 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258015v1</w:t>
+                <w:t xml:space="preserve">hal-04258235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les usages et l'analyse des cartes au prisme des sciences de l'information et de la communication</w:t>
+                <w:t xml:space="preserve">Analyser la cartographie des jeux vidéo : enjeux et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Semaine de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Humanités Nouvelles - Fernand Braudel (Université de Lorraine), Sep 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Assises CMP 2023 Futurs POP – Quel(s) avenir(s) pour les études en cultures populaires et médiatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des chercheurs en Littératures populaires et culture médiatique, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258235v1</w:t>
+                <w:t xml:space="preserve">hal-04258015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Fast Travel : de grands espaces en petits clics</w:t>
+                <w:t xml:space="preserve">Penser la représentation du territoire par le prisme du jeu vidéo : le cas des jeux vidéo japonais et de leur représentation de la culture japonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internationale Ces petites Choses Vidéoludiques oubliées : quelles perspectives pour les micro game Studies ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire MARGE (Université Lyon 3), Oct 2022, Lyon (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire Culture et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Jeunes Chercheurs du Crem (AJC Crem, Université de Lorraine), Mar 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977301v1</w:t>
+                <w:t xml:space="preserve">hal-04257976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la représentation du territoire par le prisme du jeu vidéo : le cas des jeux vidéo japonais et de leur représentation de la culture japonaise</w:t>
+                <w:t xml:space="preserve">Le Fast Travel : de grands espaces en petits clics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Friche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Culture et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Jeunes Chercheurs du Crem (AJC Crem, Université de Lorraine), Mar 2022, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque Internationale Ces petites Choses Vidéoludiques oubliées : quelles perspectives pour les micro game Studies ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MARGE (Université Lyon 3), Oct 2022, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257976v1</w:t>
+                <w:t xml:space="preserve">hal-03977301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo et Hypertexte : l’algorithme comme système d’écriture</w:t>
               </w:r>
@@ -1389,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04349772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816457v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04258015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04258235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257976v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05457723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Friche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04349772v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.5419" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ringot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gourrat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04258235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04258015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04257966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05457723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LORR0138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018946v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>