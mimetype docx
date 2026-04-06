--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,1267 +66,1726 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025PA100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05560661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université paris nanterre, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05019487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crip Technoscience Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimi Hamraie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28968/cftt.v5i1.29607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Dormeau - Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Dormeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ut4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nascita e rinascita dei meme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
+                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fsb Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960794v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
+                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226405v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir ensemble / entrer ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performativités, domestications et résistances mémétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...27 lines deleted...]
-                <w:t xml:space="preserve">hal-05139466v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ut2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Dormeau - Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+                <w:t xml:space="preserve">Terrestrialités neuroqueers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05186347v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Justice handie pour des futurs dévalidés, 94, pp.154-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.094.0154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dimension crip du face-à-face : (se) (dé)faire (de) l’entretien par ses frictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...251 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139448v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrialités neuroqueers</w:t>
+                <w:t xml:space="preserve">F(r)ictions d’accès: Indisponibilité, indisposabilité, indisposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Justice handie pour des futurs dévalidés, 94, pp.154-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mult.094.0154⟩</w:t>
+              <w:t xml:space="preserve">, 2024, n° 94 (1), pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.094.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538412v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimension crip du face-à-face : (se) (dé)faire (de) l’entretien par ses frictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12m9d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860131v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F(r)ictions d’accès: Indisponibilité, indisposabilité, indisposition</w:t>
+                <w:t xml:space="preserve">Suivre les fils du magma social : la neurodiversité à l’épreuve du patrimoine culturel immatériel de l’humanité (UNESCO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mult.094.0091⟩</w:t>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (8), pp.258 - 273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.1778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538429v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre les fils du magma social : la neurodiversité à l’épreuve du patrimoine culturel immatériel de l’humanité (UNESCO)</w:t>
+                <w:t xml:space="preserve">L’image fuyante et la bonne image : manifeste pour une autre écologie des images (et des mèmes) à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymorphes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.107-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037708v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image fuyante et la bonne image : manifeste pour une autre écologie des images (et des mèmes) à l’université</w:t>
+                <w:t xml:space="preserve">Stimming : saisir l'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymorphes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 3, pp.107-110</w:t>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1336,387 +1795,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité de la recherche sur l’accessibilité : le cas de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversorium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Ferme du Buisson, Sep 2024, Noisiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler en face-à-face de la dimension crip du face-à-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subjectivité : atout ou obstacle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C3S Staps Bensançon, Oct 2024, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
+                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180116v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
+                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
+              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059490v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mèmes extra-muros : Une étude des imaginaires territoriaux français sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2022, Dijon, France. pp.819-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1726,238 +2185,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manifeste des écritures vandales - précédé de “Quand le FALC entre à la fac”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neurodiversité : le pan oublié de l'intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une psychanalyse du curseur : datasmes et traitement de texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2104,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimi Hamraie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fritsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28968/cftt.v5i1.29607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>