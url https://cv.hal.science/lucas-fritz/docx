--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -66,203 +66,267 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X, 2025. Français. </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05560661v1</w:t>
+                <w:t xml:space="preserve">hal-04960794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fsb Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05019487v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir ensemble / entrer ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,154 +338,154 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crip Technoscience Manifesto</w:t>
+                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimi Hamraie</w:t>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Fritsch</w:t>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Stera</w:t>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Camous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Fritz</w:t>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28968/cftt.v5i1.29607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ut4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137818v1</w:t>
+                <w:t xml:space="preserve">hal-05139466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Dormeau - Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
               </w:r>
@@ -463,311 +527,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+                <w:t xml:space="preserve">Crip Technoscience Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Dormeau</w:t>
+                <w:t xml:space="preserve">Aimi Hamraie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28968/cftt.v5i1.29607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187363v1</w:t>
+                <w:t xml:space="preserve">hal-05137818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Allard</w:t>
+                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Dormeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Péquignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05139466v1</w:t>
+                <w:t xml:space="preserve">hal-05187363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nascita e rinascita dei meme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -790,267 +854,203 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université paris nanterre, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fsb Press</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226405v1</w:t>
+                <w:t xml:space="preserve">tel-05019487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025PA100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960794v1</w:t>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04646976v1</w:t>
+                <w:t xml:space="preserve">tel-05560661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1068,103 +1068,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativités, domestications et résistances mémétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (13), </w:t>
@@ -1427,103 +1427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
@@ -1803,333 +1803,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité de la recherche sur l’accessibilité : le cas de la neurodiversité</w:t>
+                <w:t xml:space="preserve">Parler en face-à-face de la dimension crip du face-à-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversorium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Ferme du Buisson, Sep 2024, Noisiel, France</w:t>
+              <w:t xml:space="preserve">Subjectivité : atout ou obstacle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3S Staps Bensançon, Oct 2024, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710180v1</w:t>
+                <w:t xml:space="preserve">hal-04860126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler en face-à-face de la dimension crip du face-à-face</w:t>
+                <w:t xml:space="preserve">Accessibilité de la recherche sur l’accessibilité : le cas de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subjectivité : atout ou obstacle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3S Staps Bensançon, Oct 2024, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">Diversorium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Ferme du Buisson, Sep 2024, Noisiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860126v1</w:t>
+                <w:t xml:space="preserve">hal-04710180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
+                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
+              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059490v1</w:t>
+                <w:t xml:space="preserve">hal-04180116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
+                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180116v1</w:t>
+                <w:t xml:space="preserve">hal-04059490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mèmes extra-muros : Une étude des imaginaires territoriaux français sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2563,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137818v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimi Hamraie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fritsch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28968/cftt.v5i1.29607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimi Hamraie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28968/cftt.v5i1.29607" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>