--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,267 +66,203 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université paris nanterre, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960794v1</w:t>
+                <w:t xml:space="preserve">tel-05019487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
+                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025PA100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fsb Press</w:t>
-[...94 lines deleted...]
-                <w:t xml:space="preserve">hal-04646976v1</w:t>
+                <w:t xml:space="preserve">tel-05560661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -338,500 +274,500 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lena Dormeau - Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139466v1</w:t>
+                <w:t xml:space="preserve">hal-05186347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Dormeau - Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crip Technoscience Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimi Hamraie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Stera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28968/cftt.v5i1.29607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186347v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crip Technoscience Manifesto</w:t>
+                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimi Hamraie</w:t>
+                <w:t xml:space="preserve">Léna Dormeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137818v1</w:t>
+                <w:t xml:space="preserve">hal-05187363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Dormeau -Psychiatrie et mad studies : faire du (non-)sens ensemble (Lucas Fritz Crip FALC remix)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performatività, addomesticamento e resistenze memetiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Togni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Péquignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Dormeau</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/13ut4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187363v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nascita e rinascita dei meme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -854,203 +790,267 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+                <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme (geste inaugural)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université paris nanterre, 2025. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Fsb Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S'en sortir : vandaliser le vandalisme queer et autres mises en abîme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05019487v1</w:t>
+                <w:t xml:space="preserve">hal-05226405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialité, accessibilité, frictions : une analyse des dispositifs socio-techniques autour de l’autisme et de la neurodiversité</w:t>
+                <w:t xml:space="preserve">Discours de soutenance de la thèse : « Matérialité, accessibilité, frictions : une analyse sociotechnique des dispositifs autour de l'autisme et de la neurodiversité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nanterre - Paris X, 2025. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05560661v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir ensemble / entrer ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1068,103 +1068,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativités, domestications et résistances mémétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (13), </w:t>
@@ -1427,103 +1427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et renaissance des mèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Togni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
@@ -1803,333 +1803,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler en face-à-face de la dimension crip du face-à-face</w:t>
+                <w:t xml:space="preserve">Accessibilité de la recherche sur l’accessibilité : le cas de la neurodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Subjectivité : atout ou obstacle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C3S Staps Bensançon, Oct 2024, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">Diversorium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Ferme du Buisson, Sep 2024, Noisiel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860126v1</w:t>
+                <w:t xml:space="preserve">hal-04710180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité de la recherche sur l’accessibilité : le cas de la neurodiversité</w:t>
+                <w:t xml:space="preserve">Parler en face-à-face de la dimension crip du face-à-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversorium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Ferme du Buisson, Sep 2024, Noisiel, France</w:t>
+              <w:t xml:space="preserve">Subjectivité : atout ou obstacle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3S Staps Bensançon, Oct 2024, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710180v1</w:t>
+                <w:t xml:space="preserve">hal-04860126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
+                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180116v1</w:t>
+                <w:t xml:space="preserve">hal-04059490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La neurodiversité : cas limite ou horizon possible du patrimoine culture immatériel de l'Unesco ?</w:t>
+                <w:t xml:space="preserve">Web cartography : what are the possibilities for neurodiversity and digital activism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du patrimoine culturel immatériel de l'ethnopôle GARAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2023, Carcassonne ; Montpellier, France</w:t>
+              <w:t xml:space="preserve">Autscape : advocacy and autonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The autscape organisation, Jul 2023, Swanwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059490v1</w:t>
+                <w:t xml:space="preserve">hal-04180116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mèmes extra-muros : Une étude des imaginaires territoriaux français sur Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Defilippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2563,51 +2563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137818v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimi Hamraie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28968/cftt.v5i1.29607" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560661v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05019487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fritz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025PA100028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimi Hamraie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Fritsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Camous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28968/cftt.v5i1.29607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Dormeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Togni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Defilippi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;quignot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811505v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9p" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226405v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fsb Press" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ut2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0154" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.094.0091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9d" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037708v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04037861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04046352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452747v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>