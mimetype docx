--- v0 (2026-04-09)
+++ v1 (2026-05-02)
@@ -562,217 +562,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention aux dangers : L'effet de la menace sur le contrôle attentionnel et la cécité attentionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : rôle de la classe sociale et de l’appartenance groupale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses (CJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS sur les Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346125v1</w:t>
+                <w:t xml:space="preserve">hal-04868927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : rôle de la classe sociale et de l’appartenance groupale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention aux dangers : L'effet de la menace sur le contrôle attentionnel et la cécité attentionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS sur les Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses (CJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868927v1</w:t>
+                <w:t xml:space="preserve">hal-04346125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aware of my environment: The role of threat and attentional control settings on inattentional blindness</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Scylla Lucas Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Scylla Lucas Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>