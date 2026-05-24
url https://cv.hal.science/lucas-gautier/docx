--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -195,584 +195,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre héroïsme et brutalité policière : Conséquences différenciées de la présentation médiatique de la police sur les attitudes explicites et implicites dans des échantillons français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : rôle de la classe sociale et de l’appartenance groupale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS – Association pour la diffusion de la recherche internationale en psychologie sociale, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS sur les Inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346119v1</w:t>
+                <w:t xml:space="preserve">hal-04868927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : Rôle de la classe sociale et de l'appartenance groupale</w:t>
+                <w:t xml:space="preserve">Attention aux dangers : L'effet de la menace sur le contrôle attentionnel et la cécité attentionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rhea Haddad</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque International Cartotête</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche en Psychologie Sociétale (GRePS), Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses (CJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346132v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne pas voir ce que je vois : Influence d’un contexte menaçant sur les priorités attentionnelles des individus</w:t>
+                <w:t xml:space="preserve">Entre héroïsme et brutalité policière : Conséquences différenciées de la présentation médiatique de la police sur les attitudes explicites et implicites dans des échantillons français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Er-Rafiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du CIR4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Research Center of Disaster Science and Sustainable Development, Nov 2023, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS sur les inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS – Association pour la diffusion de la recherche internationale en psychologie sociale, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789934v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be(a)ware of my environment: The effect of threat on attentional control and inattentional blindness</w:t>
+                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : Rôle de la classe sociale et de l'appartenance groupale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhea Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASP General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Social Psychology, Jun 2023, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">5ème Colloque International Cartotête</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche en Psychologie Sociétale (GRePS), Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259745v1</w:t>
+                <w:t xml:space="preserve">hal-04346132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences proxémiques des individus en contextes de foule : rôle de la classe sociale et de l’appartenance groupale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ne pas voir ce que je vois : Influence d’un contexte menaçant sur les priorités attentionnelles des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématiques de l’ADRIPS sur les Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du CIR4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Research Center of Disaster Science and Sustainable Development, Nov 2023, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868927v1</w:t>
+                <w:t xml:space="preserve">hal-04789934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention aux dangers : L'effet de la menace sur le contrôle attentionnel et la cécité attentionnelle</w:t>
+                <w:t xml:space="preserve">Be(a)ware of my environment: The effect of threat on attentional control and inattentional blindness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourouk Scylla Lucas Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses (CJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EASP General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Psychology, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346125v1</w:t>
+                <w:t xml:space="preserve">hal-04259745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aware of my environment: The role of threat and attentional control settings on inattentional blindness</w:t>
               </w:r>
@@ -1022,51 +1022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Scylla Lucas Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Auger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789919v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourouk Scylla Lucas Gautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868927v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Haddad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Auger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Er-Rafiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346132v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>