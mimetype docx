--- v0 (2026-03-11)
+++ v1 (2026-04-06)
@@ -2376,51 +2376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36C0CF15"/>
+    <w:nsid w:val="32FCAAF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>