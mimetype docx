--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O AMOR PELO TEATRO</w:t>
+                <w:t xml:space="preserve">Éric Fourreau (dir.), L'éducation artistique dans le monde. Récits et enjeux (Les comptes rendus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Graeff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nielly da Silva Pastelletto</w:t>
+                <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iluminuras</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/1984-1191.90186⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.30495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02088710v1</w:t>
+                <w:t xml:space="preserve">halshs-01988199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fourreau (dir.), L'éducation artistique dans le monde. Récits et enjeux (Les comptes rendus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Memory and history at school: saving relevance and social responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Journal of Lasallian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01988199v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory and history at school: saving relevance and social responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O AMOR PELO TEATRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson da Silva Constante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Graeff</w:t>
+                <w:t xml:space="preserve">Arlete Caye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nielly da Silva Pastelletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Journal of Lasallian Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iluminuras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/1984-1191.90186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02088694v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02088710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vila União dos Operários, Canoas, RS: luta por moradia e habitabilidade (1980-2014)</w:t>
               </w:r>
@@ -529,51 +529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Fiorotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleusa Maria Gomes Graebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Memória em Rede</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.83-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -607,51 +607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gensburger, Sarah; Lefranc, Sandrine. À quoi servent les politiques de mémoire ? Paris : Presses de Sciences Po, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimônio e memória</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.592-597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -693,51 +693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regiões metropolitanas e patrimônio cultural: desenvolvimento socioeconômico, institucionalização e regionalização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Heberleviegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Memória em Rede</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -765,308 +765,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimônio, memória e intencionalidade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antropologia de Lugares Históricos e Equipamentos Culturais: interdisciplinaridade e pluralismo metodológico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Confluências Culturais</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista anthropológicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.148 - 168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01923443v1</w:t>
+                <w:t xml:space="preserve">halshs-01923451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antropologia de Lugares Históricos e Equipamentos Culturais: interdisciplinaridade e pluralismo metodológico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social memory and cultural heritage: scientific practices transmission in a Brazilian herbarium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Maria Piccinini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Graeff</w:t>
+                <w:t xml:space="preserve">Lucas Graeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Kayser Vargas Mangan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista anthropológicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.521-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1981.81222016000200010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01923451v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social memory and cultural heritage: scientific practices transmission in a Brazilian herbarium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrícia Kayser Vargas Mangan</w:t>
+                <w:t xml:space="preserve">Patrimônio, memória e intencionalidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim do Museu Paraense Emilio Goeldi. Ciências Humanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.521-533. </w:t>
+              <w:t xml:space="preserve">Revista Confluências Culturais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1981.81222016000200010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21726/rccult.v5i2.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922984v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01923443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la rue, une lutte perdue d'avance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Márgenes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (14), pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1104,51 +1104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de Don Quichotte. Uma luta solidária em pleno inverno parisiense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">O Trecheiro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1186,51 +1186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte collective : 'Les Enfants de Don Quichotte'. Neuf tentatives de construction narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 110-111, pp.411-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1281,195 +1281,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretação do patrimônio e empoderamento cultural</w:t>
+                <w:t xml:space="preserve">Memoria e historia en la escuela : salvar la pertinencia y la responsabilidad social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Graeff</w:t>
+                <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Seminário Nacional sobre Patrimônio Histórico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Hacia la Declaración: Abriendo las fronteras de la escuela lasaliana en el siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roma, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01923433v1</w:t>
+                <w:t xml:space="preserve">hal-01976594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memoria e historia en la escuela : salvar la pertinencia y la responsabilidad social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Graeff</w:t>
+                <w:t xml:space="preserve">Interpretação do patrimônio e empoderamento cultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hacia la Declaración: Abriendo las fronteras de la escuela lasaliana en el siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roma, Italia</w:t>
+              <w:t xml:space="preserve">III Seminário Nacional sobre Patrimônio Histórico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976594v1</w:t>
+                <w:t xml:space="preserve">halshs-01923433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et histoire à l'école : sauver la pertinence et la responsabilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hacia la Declaración: Abriendo las fronteras de la escuela lasaliana en el siglo XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Roma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,51 +1526,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur les Institutions de Long Séjour au Brésil : vers l’émergence d’un marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Golaz; Muriel Sajou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques publiques et vieillesses dans les Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMBERT, Patrick; BERND, Zilá. (Org.). Notre diversité créatrice: objectifs internationaux et intérêts politiques du Brésil, du Canada et du Québec dans la convention de l'Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1730,51 +1730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinigaglia-Amadio Sabrina, Sinigaglia Jérémy, Temporalités du travail artistique : le cas des musicien.ne.s et des plasticien.ne.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,51 +1792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud, Agir par la culture. Acteurs, enjeux et mutations des mouvements culturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1854,51 +1854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GELL, Alfred. A antropologia do tempo: construções culturais de mapas e imagens temporais. Tradução de Vera Joscelyne. Petrópolis: Vozes, 2014. 327 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GELL, Alfred. A antropologia do tempo: construções culturais de mapas e imagens temporais. Tradução de Vera Joscelyne. Petrópolis/RJ: Vozes, 2014. 327p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivez le guide! Essai prophétique de municipalisme écolo-radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2117,51 +2117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de méthode d’évaluation en continu des projets d’Éducation artistique et culturelle (EAC) portés par La Belle Électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes; Universidade La Salle. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2215,51 +2215,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la survie à la reconnaissance: Ethnologie de personnes « sans logis » à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Graeff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Paris Descartes; Sorbonne University UPMC, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2376,51 +2376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32FCAAF3"/>
+    <w:nsid w:val="CD5C91CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2607,51 +2607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-graeff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5453-525X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150842325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3101-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088710v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graeff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson da Silva Constante" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Caye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielly da Silva Pastelletto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1984-1191.90186" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Graeff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088694v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Fiorotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleusa Maria Gomes Graebin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RMR.V10I19.13333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Heberleviegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RMR.V9I16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21726/rccult.v5i2.322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Piccinini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Kayser Vargas Mangan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000200010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-4-politiques-publiques-et.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01924643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-graeff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5453-525X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150842325" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-3101-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Graeff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.30495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02088710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Graeff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson da Silva Constante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlete Caye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nielly da Silva Pastelletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1984-1191.90186" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Fiorotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleusa Maria Gomes Graebin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RMR.V10I19.13333" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952760v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Heberleviegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/RMR.V9I16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maria Piccinini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Kayser Vargas Mangan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1981.81222016000200010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21726/rccult.v5i2.322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaboriau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976594v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923433v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-4-politiques-publiques-et.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01923474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01924643v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>