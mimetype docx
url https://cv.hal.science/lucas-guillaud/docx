--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Guillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enterrement d’une triade divine féminine à &amp;lt;em&amp;gt;Lugdunum&amp;lt;/em&amp;gt; : étude du dépôt de la place d’Albon à Lyon (Métropole de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.73-100. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12c0r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement post-mortem des chiens du Haut et du Bas-Empire à Lugdunum et variabilité morphologique des individus de petit format : les apports de deux tombes inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71-2022, pp.283-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kopf, Römische Soldaten in Brigantium. Das militärische Fundmaterial und die Chronologie der Militäranlagen der frühen Kaiserzeit, Horn, Berger & Söhne, Vorarlberg Museum, 2020, 160 p., ISBN (édition imprimée) : 978-3-85028-935-1, ISBN électronique : 978-3-85028-946-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Investir la frontière, 4, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin marseillais pour Staius Regilius : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia mosellana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin Marseillais pour Staius Regillus : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia mosellana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corent (Puy-de-Dôme) : édifice de réunion d’époque laténienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Passemard Kalkbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « vin du Triumvir » à Lyon : témoignages archéologiques et littéraires d’une production de vin sur le territoire colonial de &amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Debize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.13-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Oppidum&amp;lt;/i&amp;gt; de Corent (63) : bilan provisoire des recherches consacrées à l’habitat (2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat dans les campagnes lyonnaises durant l’Antiquité tardive : données anciennes et récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule, 2. Sépultures nécropoles et pratiques funéraires en Gaule de l'Est. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Kasprzyk, Sep 2010, Châlons-en-Champagne, France. pp.429-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer dans l’arrière‐pays colonial de Lugdunum et de Vienne : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer dans les campagnes de la Gaule romaine, Actes du Xe congrès de l’Association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lille, France. pp.323-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militaria de Lugdunum. Étude de l'armement romain et de l'équipement militaire à Lyon (Ier s. av. - IVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2019, Monographies Instrumentum n°62, Armand Desbat; Michel Feugère; Matthieu Poux, 978-2-35518-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’occupation militaire de la Colonia Copia Claudia Augusta Lugudunum à la fin du IIe siècle. Les fouilles du Clos de la Visitation (Lyon 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d'une bataille romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROR, pp.315-345, 2025, 978-2-36442-103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craftsmen and Shopkeepers Serving the Army: The Example of the Colony of Lugdunum (First Century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Limbergen Dimitri; Hoffelinck Adeline; Taelman Devi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing the Roman Economy. New Perspectives on Habitual Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in Ancient Economies (5), Palgrave Macmillan, pp.55-80, 2022, 978-3-031-06280-3. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06281-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaria de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.174-178, 2021, 9789461616876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu de l’armement et de l’équipement militaire romain à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’Epée. Armes et guerriers en pays celte méditerranéen : catalogue de l'exposition du 4 mai au 31 décembre 2013 au Musée archéologique de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole antique de Nîmes, pp.99-103, 2013, 9782910763343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.89-116, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édifice d'assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Passemard Kalkbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.177-192, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.63-88, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briord (01), Rue de Saint-Didier, Un quartier de l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : A. Saint-Lo, &amp;quot;6 rue Jarente (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : J. Ripoche, &amp;quot;16 rue Roquette (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire instrumentum, in : B. Clément et al., &amp;quot;Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 1&amp;quot;. Une occupation structurée du Bronze moyen/final en bord de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Guichard-Kobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 2&amp;quot;. Des traces d'occupation de l'âge du Bronze à l'époque romaine sous l'Arsenal de Roanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum, in : B. Clément et al., &amp;quot;Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023, pp.133-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : B. Clément et al., &amp;quot;Lyon 5e arrondissement, Le Clos de la Visitation - Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2022, pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e arrondissement, Le Clos de la Visitation - Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : V. Rassart, &amp;quot;Place Varillon (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e-Rhône. Fouilles du quartier du Clos de la Visitation. Contribution à l'histoire militaire de la Colonia Lugdunum. Rapport de l'opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : E. Bertrand, &amp;quot;15-17 rue de la Quarantaine (Lyon, Rhône). Rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : B. Clément et al. &amp;quot;Lyon 5e-Rhône. Fouilles du quartier du Clos de la Visitation. Contribution à l'histoire militaire de la Colonia Lugdunum. Rapport de l'opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2020, pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Just (01), Chantelarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.1092 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militaria à Lugdunum : étude de l'armement et de l'équipement militaire d'époque romaine à Lyon (1er s. av.-IVe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Guillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enterrement d’une triade divine féminine à &amp;lt;em&amp;gt;Lugdunum&amp;lt;/em&amp;gt; : étude du dépôt de la place d’Albon à Lyon (Métropole de Lyon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.73-100. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12c0r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement post-mortem des chiens du Haut et du Bas-Empire à Lugdunum et variabilité morphologique des individus de petit format : les apports de deux tombes inédites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Rassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71-2022, pp.283-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Kopf, Römische Soldaten in Brigantium. Das militärische Fundmaterial und die Chronologie der Militäranlagen der frühen Kaiserzeit, Horn, Berger & Söhne, Vorarlberg Museum, 2020, 160 p., ISBN (édition imprimée) : 978-3-85028-935-1, ISBN électronique : 978-3-85028-946-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Investir la frontière, 4, pp.100-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin Marseillais pour Staius Regillus : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia mosellana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin marseillais pour Staius Regilius : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia mosellana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corent (Puy-de-Dôme) : édifice de réunion d’époque laténienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Passemard Kalkbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « vin du Triumvir » à Lyon : témoignages archéologiques et littéraires d’une production de vin sur le territoire colonial de &amp;lt;i&amp;gt;Lugdunum&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Debize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La vigne et le vin dans les Trois Gaules, 68 (1), pp.13-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Oppidum&amp;lt;/i&amp;gt; de Corent (63) : bilan provisoire des recherches consacrées à l’habitat (2005-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Sever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l’habitat dans les campagnes lyonnaises durant l’Antiquité tardive : données anciennes et récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Silvino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Dal Col</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité tardive dans l'Est de la Gaule, 2. Sépultures nécropoles et pratiques funéraires en Gaule de l'Est. Actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Kasprzyk, Sep 2010, Châlons-en-Champagne, France. pp.429-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01359619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et consommer dans l’arrière‐pays colonial de Lugdunum et de Vienne : étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer dans les campagnes de la Gaule romaine, Actes du Xe congrès de l’Association AGER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lille, France. pp.323-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militaria de Lugdunum. Étude de l'armement romain et de l'équipement militaire à Lyon (Ier s. av. - IVe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Mergoil, 2019, Monographies Instrumentum n°62, Armand Desbat; Michel Feugère; Matthieu Poux, 978-2-35518-099-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’occupation militaire de la Colonia Copia Claudia Augusta Lugudunum à la fin du IIe siècle. Les fouilles du Clos de la Visitation (Lyon 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d'une bataille romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEROR, pp.315-345, 2025, 978-2-36442-103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craftsmen and Shopkeepers Serving the Army: The Example of the Colony of Lugdunum (First Century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Van Limbergen Dimitri; Hoffelinck Adeline; Taelman Devi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reframing the Roman Economy. New Perspectives on Habitual Economic Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Studies in Ancient Economies (5), Palgrave Macmillan, pp.55-80, 2022, 978-3-031-06280-3. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-06281-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaria de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.174-178, 2021, 9789461616876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu de l’armement et de l’équipement militaire romain à la fin de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l’Epée. Armes et guerriers en pays celte méditerranéen : catalogue de l'exposition du 4 mai au 31 décembre 2013 au Musée archéologique de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole antique de Nîmes, pp.99-103, 2013, 9782910763343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Demierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.89-116, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édifice d'assemblée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Passemard Kalkbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.177-192, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corent, Voyage au coeur d’une ville gauloise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.63-88, 2011, 9782877724272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : A. Saint-Lo, &amp;quot;6 rue Jarente (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briord, Rue de Saint-Didier : Un quartier de l'agglomération antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : J. Ripoche, &amp;quot;16 rue Roquette (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire instrumentum, in : B. Clément et al., &amp;quot;Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024, pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 2&amp;quot;. Des traces d'occupation de l'âge du Bronze à l'époque romaine sous l'Arsenal de Roanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Ancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ducreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentum, in : B. Clément et al., &amp;quot;Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023, pp.133-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mably (42), &amp;quot;Nexter-Valmy, Les Essarts, lot 1&amp;quot;. Une occupation structurée du Bronze moyen/final en bord de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Guichard-Kobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archeodunum. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e arrondissement, Le Clos de la Visitation - Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e] (Rhône), 15-17-19 rue de la Quarantaine : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ducourthial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la Ville de Lyon; Inrap Auvergne-Rhône-Alpes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05070816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : B. Clément et al., &amp;quot;Lyon 5e arrondissement, Le Clos de la Visitation - Contribution à l’histoire militaire de la Colonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Vuillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2022, pp.130-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : V. Rassart, &amp;quot;Place Varillon (Lyon, Rhône). Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 5e-Rhône. Fouilles du quartier du Clos de la Visitation. Contribution à l'histoire militaire de la Colonia Lugdunum. Rapport de l'opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Landrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : E. Bertrand, &amp;quot;15-17 rue de la Quarantaine (Lyon, Rhône). Rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service archéologique de la ville de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit mobilier, in : B. Clément et al. &amp;quot;Lyon 5e-Rhône. Fouilles du quartier du Clos de la Visitation. Contribution à l'histoire militaire de la Colonia Lugdunum. Rapport de l'opération 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carrara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2020, pp.123-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Just (01), Chantelarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Pranyies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Herveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Djerbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.1092 (3 Vol)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militaria à Lugdunum : étude de l'armement et de l'équipement militaire d'époque romaine à Lyon (1er s. av.-IVe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Lyon, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017LYSE2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01587746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c0r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard Kalkbrenner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06281-0_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04570286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vuillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852412v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01587746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bernot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12c0r" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Passemard Kalkbrenner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pranyies" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dal Col" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06281-0_3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Borghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vuillermin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Flottes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Guichard-Kobal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070816v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ducourthial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852409v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852407v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836259v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01587746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>