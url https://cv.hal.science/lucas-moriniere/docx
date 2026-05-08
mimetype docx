--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -319,165 +319,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance, métronome des nouveaux mouvements de la Constitution</w:t>
+                <w:t xml:space="preserve">Du nord au sud : crises et défis du droit public chilien dans le cinéma de Patricio Gúzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La reconnaissance", Onzième colloque des doctorants et jeunes docteurs de l'École doctorale 101</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale 101 de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">« Crises et Défis du droit public », Premières rencontres de la Section française de l’International Society of Public Law (ICON-S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Public Law, Jul 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720992v1</w:t>
+                <w:t xml:space="preserve">hal-04721020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nord au sud : crises et défis du droit public chilien dans le cinéma de Patricio Gúzman</w:t>
+                <w:t xml:space="preserve">Débat privé, débat public : une porosité nécessaire pour déconstruire les inégalités de genre au sein de l'espace domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Crises et Défis du droit public », Premières rencontres de la Section française de l’International Society of Public Law (ICON-S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Public Law, Jul 2024, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Deuxième congrès international "Féminisme, droit, citoyenneté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences juridique et philosophique de la Sorbonne, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721020v1</w:t>
+                <w:t xml:space="preserve">hal-04721038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une philosophie de la frontière: l'école de Bruxelles</w:t>
               </w:r>
@@ -526,303 +526,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat privé, débat public : une porosité nécessaire pour déconstruire les inégalités de genre au sein de l'espace domestique</w:t>
+                <w:t xml:space="preserve">Habermas critique de Kelsen: le normativisme au prisme de la théorie de l'agir communicationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième congrès international "Féminisme, droit, citoyenneté"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences juridique et philosophique de la Sorbonne, Sep 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Droit et justice au XXIe siècle: troisième rencontre de la SFPJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour la Philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721038v1</w:t>
+                <w:t xml:space="preserve">hal-04721069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habermas critique de Kelsen: le normativisme au prisme de la théorie de l'agir communicationnel</w:t>
+                <w:t xml:space="preserve">Le président (punk) et le juge (curé), lecteurs irréconciliables de la Constitution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et justice au XXIe siècle: troisième rencontre de la SFPJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française pour la Philosophie et la théorie juridiques et politiques, Sep 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XIIe Journée doctorale de la Commission de la jeune recherche constitutionnelle de l’Association française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel; Association française de droit constitutionnel, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721069v1</w:t>
+                <w:t xml:space="preserve">hal-04542028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le président (punk) et le juge (curé), lecteurs irréconciliables de la Constitution ?</w:t>
+                <w:t xml:space="preserve">Une histoire constitutionnelle de l'à-venir: de nouveaux statuts pour la Corse et la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journée doctorale de la Commission de la jeune recherche constitutionnelle de l’Association française de droit constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Commission de la jeune recherche en droit constitutionnel; Association française de droit constitutionnel, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Fixité et mutation(s) de la Ve République. Aspects numériques, environnementaux et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Rochelle Université; Laboratoire Interdisciplinaire Territoire Histoire Organisation RégulAtion Loi, Feb 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542028v1</w:t>
+                <w:t xml:space="preserve">hal-04542014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire constitutionnelle de l'à-venir: de nouveaux statuts pour la Corse et la Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">La reconnaissance, métronome des nouveaux mouvements de la Constitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixité et mutation(s) de la Ve République. Aspects numériques, environnementaux et institutionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Rochelle Université; Laboratoire Interdisciplinaire Territoire Histoire Organisation RégulAtion Loi, Feb 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">"La reconnaissance", Onzième colloque des doctorants et jeunes docteurs de l'École doctorale 101</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale 101 de l'Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542014v1</w:t>
+                <w:t xml:space="preserve">hal-04720992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de la pragmatique formelle comme méthode d’analyse de la norme constitutionnelle. Vers un renouveau épistémologique de l’étude du droit ?</w:t>
               </w:r>
@@ -940,165 +940,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cocina democrática. Secretos de receta</w:t>
+                <w:t xml:space="preserve">Reforma universitaria de Córdoba y mayo francés. Miradas cruzadas desde la perspectiva del derecho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère édition de la Nuit de la Philosophie de Mendoza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sistema Federal de Medios y Contenidos Públicos; Secretaría de Cultura de la provincia de Mendoza, Aug 2018, Mendoza, Argentina</w:t>
+              <w:t xml:space="preserve">Construcción del Espacio Común Euro-latinoamericano y Caribeño de Educación Superior, Ciencia, Tecnología e Innovación”, 3ème édition du Sommet académique ALC-UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Córdoba; Forum académique permanent Amérique latine et Caraïbes; Union européenne, Apr 2018, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541959v1</w:t>
+                <w:t xml:space="preserve">hal-04541943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reforma universitaria de Córdoba y mayo francés. Miradas cruzadas desde la perspectiva del derecho</w:t>
+                <w:t xml:space="preserve">La cocina democrática. Secretos de receta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construcción del Espacio Común Euro-latinoamericano y Caribeño de Educación Superior, Ciencia, Tecnología e Innovación”, 3ème édition du Sommet académique ALC-UE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Córdoba; Forum académique permanent Amérique latine et Caraïbes; Union européenne, Apr 2018, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">1ère édition de la Nuit de la Philosophie de Mendoza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sistema Federal de Medios y Contenidos Públicos; Secretaría de Cultura de la provincia de Mendoza, Aug 2018, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541943v1</w:t>
+                <w:t xml:space="preserve">hal-04541959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juzgar al mal absoluto. Contribución a una crítica renovada de la justicia transicional en la obra de Carlos Santiago Nino</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50229689"/>
+    <w:nsid w:val="B4877F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2093,51 +2093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-moriniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-1203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195491491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04720992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04820989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04200133v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01D007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-moriniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2267-1203" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195491491" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04721069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04720992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541959v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04541890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04542001v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04820989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04200133v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01D007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>