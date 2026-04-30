--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -603,51 +603,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t>
+                <w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Figueiredo</w:t>
@@ -665,106 +665,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131485v1</w:t>
+                <w:t xml:space="preserve">hal-03994098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t>
+                <w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Figueiredo</w:t>
@@ -782,73 +773,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994098v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02213-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918105v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101350v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02213-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610714v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>