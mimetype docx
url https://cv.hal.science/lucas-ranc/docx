--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -1121,51 +1121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B9E3573"/>
+    <w:nsid w:val="FAB26065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>