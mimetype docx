--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,1066 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1014 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Ranc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas-ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5500-4971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265788595</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">150167863755422740404</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=09iZHy0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et amélioration spatio-temporelles de l'intensité et du contraste dans les lasers PW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris-Saclay, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022UPASP090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04789816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of the Apollon short-focal-area facility following its commissioning at 1 PW level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Burdonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lelasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matter and Radiation at Extremes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (6), pp.064402. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0065138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement in the temporal contrast in the tens of ps range of the multi-PW Apollon laser front-end</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Ping Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (16), pp.4599. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.401272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 TW and 33 fs pulses delivered by a Ti:Sa amplifier system seeded with a frequency-doubled fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boivinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pellegrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morbieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (24), pp.7390-7395. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.401351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-contrast 10 fs OPCPA-based front end for multi-PW laser chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Genevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (18), pp.3530. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.42.003530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2IMPACTs : Etude des effets de couplage Spatio-temporel sur le contraste temporel d’une impulsion laser intense. (IMPulsions Intenses Avec Couplage Spatio-Temporel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Labex PALM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal aberrations introduced by thermal effects in a grating compressor of a PW laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ping Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria. pp.AW3A.2, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.AW3A.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a Petawatt class compressor alignement based on a spectrally resolved wave front senso analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics, UFO XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, Island of Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally induced spatiotemporal aberrations in high average power ultrashort compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeudi Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji Ping Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO US: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. pp.JM2E.2, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JM2E.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal study on a PW laser : Theoretical models, measurement methods and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Radier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Simon Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference of the International Committee on Ultrahigh Intensity Lasers (ICUIL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Lindau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spatio-temporal effects in the Apollon 10 PW laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Papadopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum ILP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First commissioning results of the Apollon laser on the 1 PW beam line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Ping Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Jose, United States. pp.STu3E.4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2019.STu3E.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral wavefront sensor for Petawatt class compressor alignment and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Ping Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Levecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, France. OSA, pp.JM5A.30, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ASSL.2019.JM5A.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1121,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAB26065"/>
+    <w:nsid w:val="667888AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1352,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-ranc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5500-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265788595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/150167863755422740404" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04789816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASP090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdonov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazzini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelasseux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.401272" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morbieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.401351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Martens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STu3E.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-ranc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5500-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265788595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/150167863755422740404" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=09iZHy0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04789816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ranc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UPASP090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdonov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazzini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelasseux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albrecht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0065138" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Ping Zou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.401272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03349817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boivinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellegrina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morbieu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.401351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papadopoulos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramirez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Genevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.003530" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Papadopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez-Martens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeudi Mazzotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ping Zou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.AW3A.2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04425172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Levecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JM2E.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Zou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Blanc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Radier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simon Boisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Papadopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2019.STu3E.4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770873v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Levecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2019.JM5A.30" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>