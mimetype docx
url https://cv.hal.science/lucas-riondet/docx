--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1257,502 +1257,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverin Valla</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Manchester, United Kingdom. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374777v1</w:t>
+                <w:t xml:space="preserve">hal-05175695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Clement</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverin Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289822v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pinto</w:t>
+                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175695v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
               </w:r>
@@ -1849,260 +1849,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481616v1</w:t>
+                <w:t xml:space="preserve">hal-04622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622005v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing energy technologies sustainability: upscaling photovoltaics using absolute LCA</w:t>
               </w:r>
@@ -2307,252 +2307,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For an upscaling assessment integration in product design</w:t>
+                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.89-94, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Mar 2022, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820743v1</w:t>
+                <w:t xml:space="preserve">hal-05317282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
+                <w:t xml:space="preserve">For an upscaling assessment integration in product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Paris Saclay, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317282v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6065885C"/>
+    <w:nsid w:val="AD34B720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9916F418"/>
+    <w:nsid w:val="B7C3DD6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>