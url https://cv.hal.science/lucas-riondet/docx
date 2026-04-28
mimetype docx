--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -585,51 +585,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cesys.2026.100398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1257,502 +1257,502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pinto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Rio</w:t>
+                <w:t xml:space="preserve">Séverin Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lembeye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Sacha Hodencq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175695v1</w:t>
+                <w:t xml:space="preserve">hal-05374777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la soutenabilité environnementale absolue des infrastructures de recherche: positionnement sur les principes de partage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Valla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silvio Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management du Cycle de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374777v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for Life Cycle Inventory of magnetic components in Power Electronic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+                <w:t xml:space="preserve">Elise Chaumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE Europe 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soutenabilité et électronique de puissance : vers une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing modularity in ecodesigned power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Heller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Manchester, United Kingdom. pp.918-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289822v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France</w:t>
               </w:r>
@@ -1849,260 +1849,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Turkbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622005v1</w:t>
+                <w:t xml:space="preserve">hal-05481616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards ecodesign for upscaling: an illustrative case study on photovoltaic technology in France (presentation material)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIRP LCE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481616v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing energy technologies sustainability: upscaling photovoltaics using absolute LCA</w:t>
               </w:r>
@@ -2307,252 +2307,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
+                <w:t xml:space="preserve">For an upscaling assessment integration in product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Paris Saclay, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.89-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317282v1</w:t>
+                <w:t xml:space="preserve">hal-03820743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For an upscaling assessment integration in product design</w:t>
+                <w:t xml:space="preserve">For an upscaling assessment integration in product design (presentation material)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Perrot Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.89-94, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2022, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820743v1</w:t>
+                <w:t xml:space="preserve">hal-05317282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3053,51 +3053,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD34B720"/>
+    <w:nsid w:val="EDDD51A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B7C3DD6F"/>
+    <w:nsid w:val="BC2E7331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>