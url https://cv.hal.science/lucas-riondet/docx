--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2530,84 +2530,188 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond carbon accounting: assessing the systemic effects of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fabrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la mécaniques Bordealaise 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lège Cap Ferret, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/249810a0:Demonstrated⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward the eco-design of emerging technologies for energy and the industry of the future: how to integrate upscaling in life cycle assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2642,51 +2746,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15 ans de l'institut Carnot Energies du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Grenoble, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2696,100 +2800,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’éco-conception de technologies émergentes : prise en compte du changement d’échelle dans l’analyse de cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Grenoble Alpes [2020-..], 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024GRALI044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05130650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2799,193 +2903,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to rebound effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bornes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2025, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game and sustainability: The Ecological Transitions Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Caprara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Introduction to sustainability, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3053,51 +3157,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDDD51A0"/>
+    <w:nsid w:val="95ACF07D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3201,51 +3305,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BC2E7331"/>
+    <w:nsid w:val="14D96416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3435,51 +3539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-riondet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-4022" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280947062" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i2m.u-bordeaux.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/fr/recherche/eecone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g2elab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/en/institut/chambery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://videos.univ-grenoble-alpes.fr/video/33888-lucas-riondet-enregistrement-soutenance-de-thesemp4/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s-mart2025.sciencesconf.org/resource/page/id/12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edimep2.univ-grenoble-alpes.fr/ecole-doctorale-ingenierie-materiaux-mecanique-environnement-energetique-procedes-production/ecole-doctorale-i-mep2-787977.kjsp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/prix-de-la-these-en-ecoconception-de-systemes-durables/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ademe.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecosd.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/congres-2026/%22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%22https://www.afis.fr/%22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Riondet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2026.100398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477848v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsj.2024.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Halloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000047" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714479v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florianne Kpanou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sawadogo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/emsci/2022003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Valla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Hodencq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Clement" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chaumat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.01.059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.219" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624926v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mielniczek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fabrer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/249810a0:Demonstrated" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05130650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALI044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461900v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394745v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Caprara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>