--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">lucas-rovige</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=42OfayIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,1231 +152,1231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory Study of Magnetic Reconnection in Lunar-relevant Mini-magnetospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Pilgram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 969 (2), pp.124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ad4fff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical ionization effects in kHz laser wakefield acceleration with few-cycle pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smartsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (4), pp.043099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.043099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier-envelope phase controlled dynamics of relativistic electron beams in a laser-wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.2265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waveform Control of Relativistic Electron Dynamics in Laser-Plasma Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.011036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevx.12.011036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying observable carrier-envelope phase effects in laser wakefield acceleration with near-single-cycle pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.043101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0037925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and stabilization of a kilohertz laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rovige</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.033105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0040926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric and asymmetric shocked gas jets for laser-plasma experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (8), pp.083302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0051173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric characterisation and application to radiation biology of a kHz laser-driven electron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cavallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127 (4), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-021-07610-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of stable long-term operation of a kilohertz laser-plasma accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rovige</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Huijts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andriyash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tomkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (9), pp.093401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.093401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1365,147 +1386,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pumping for kHz operation of a Laser Wakefield accelerator based on a continuously flowing Hydrogen gas jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Monzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slava Smartsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1515,114 +1536,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization, stabilization and optical phase control of a high-repetition rate laser-wakefield accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rovige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics [physics.optics]. Institut Polytechnique de Paris, 2022. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022IPPAE011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04329734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1690,51 +1711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01062C2B"/>
+    <w:nsid w:val="CE8B6E36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1921,51 +1942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-rovige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880680v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Cruz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dorst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pilgram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Constantin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad4fff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rovige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huijts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Andriyash" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomkus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.093401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04329734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAE011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-rovige" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=42OfayIAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Cruz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dorst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pilgram" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Constantin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad4fff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smartsev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I A Andriyash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.043099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A. Andriyash" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rovige" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huijts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Andriyash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sylla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0051173" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavallone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bayart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Delorme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-021-07610-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomkus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.093401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Smartsev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04329734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAE011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>