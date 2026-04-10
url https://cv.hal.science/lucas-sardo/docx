--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irène Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233251v1</w:t>
+                <w:t xml:space="preserve">hal-04057980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Berton</w:t>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Castellani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">S. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vergnes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057980v1</w:t>
+                <w:t xml:space="preserve">hal-03233251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et utilisation des co-malaxeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, AM 3 670, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -452,126 +452,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro‐compounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sardo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486878v1</w:t>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raveyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -738,51 +738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,90 +829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -963,51 +963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,77 +1071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of the Non-Isothermal Flow of a Non-Newtonian Polymer in a Co-Kneader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.425 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,90 +1188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single screw extrusion of SBR compounds – experimental study and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Portigliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.29-33</w:t>
@@ -1345,51 +1345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'un filament de polymère amorphe dans une tête d'impression 3D FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,103 +1440,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,64 +1690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1785,90 +1785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Thuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,77 +1906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raveyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raveyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>