--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t>
+                <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Berton</w:t>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Castellani</w:t>
+                <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vergnes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057980v1</w:t>
+                <w:t xml:space="preserve">hal-03233251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplastic dam-breaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233251v1</w:t>
+                <w:t xml:space="preserve">hal-04057980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et utilisation des co-malaxeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, AM 3 670, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -452,126 +452,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro‐compounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Berton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486878v1</w:t>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raveyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,334 +706,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Stéphanie Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100794⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.104260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266943v1</w:t>
+                <w:t xml:space="preserve">hal-02428724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow analysis of the polymer spreading during extrusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Costes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191, pp.104260. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.100794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2019.100794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428724v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Heat Transfer in Thermoplastic Injection Molds Manufactured by Additive Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Daldoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1071,77 +1071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of the Non-Isothermal Flow of a Non-Newtonian Polymer in a Co-Kneader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (4), pp.425 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,90 +1188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single screw extrusion of SBR compounds – experimental study and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Crié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Portigliatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.29-33</w:t>
@@ -1345,77 +1345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'un filament de polymère amorphe dans une tête d'impression 3D FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Joffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1440,103 +1440,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
@@ -1565,51 +1565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,64 +1690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1785,90 +1785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1906,77 +1906,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raveyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407830v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khemakhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raveyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vnl.21746" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02266943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.100794" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01702631v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Daldoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03928932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Joffre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>