--- v0 (2026-04-05)
+++ v1 (2026-05-21)
@@ -100,722 +100,722 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SUD-EST DE L’ANGLETERRE: MESURES DÉFENSIVES, 1803-1810</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lille, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERVICE DE LA MILICE DU WEST ESSEX,1803-1816.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lille, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">British offensive strategy against Europe, 1793-1814.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">SUD-EST DE L’ANGLETERRE: MESURES DÉFENSIVES, 1803-1810</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STATIONS DE TÉLÉGRAPHE À OBTURATEUR ET DE SIGNAUX CÔTIERS, 1796-1814.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SERVICE DE LA MILICE DU WEST ESSEX,1803-1816.</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SITES DE CONSTRUCTION DE NAVIRES DE GUERRE, 1803-1815.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">STATIONS DE TÉLÉGRAPHE À OBTURATEUR ET DE SIGNAUX CÔTIERS, 1796-1814.</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SERVICES POSTAUX ET DE LIVRAISON,1793-1814.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">SITES DE CONSTRUCTION DE NAVIRES DE GUERRE, 1803-1815.</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CÔTE ORIENTALE: MESURES DÉFENSIVES, 1803-1812.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Lille, France. 2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orohydrographic map of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Lille, France. 2025</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lille, vers 1910 (quartiers nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lille (59000), France, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orohydrographic map of Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Thénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orohydrographic map of the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930499v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-04930515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orohydrographic map of the African continent</w:t>
               </w:r>
@@ -2290,51 +2290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462405v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462385v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930537v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouzol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Gnassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Soudan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccari Guion-Firmin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04842437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auregan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462385v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462317v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462398v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930537v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pouzol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Gnassou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Soudan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaccari Guion-Firmin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930962v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04842437v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Auregan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garitte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lahousse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04841586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Gil Salvador" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.4252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>