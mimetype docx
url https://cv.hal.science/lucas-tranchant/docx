--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -368,51 +368,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 34, pp.213-219. </w:t>
+              <w:t xml:space="preserve">, 2025, 34, pp.213-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.034.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -497,234 +497,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05018911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pialoux (Michel), Le temps d’écouter. Enquêtes sur les métamorphoses de la classe ouvrière , Paris, Raisons d’agir, 2019, 560 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions de travail et trajectoires d’emploi des contractuels de la fonction publique de l’État : une approche qualitative par cas-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mascova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études, recherche et débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643785v1</w:t>
+                <w:t xml:space="preserve">hal-04045218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de travail et trajectoires d’emploi des contractuels de la fonction publique de l’État : une approche qualitative par cas-type</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pialoux (Michel), Le temps d’écouter. Enquêtes sur les métamorphoses de la classe ouvrière , Paris, Raisons d’agir, 2019, 560 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études, recherche et débats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.217-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.141.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04045218v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmented But Widespread Microconflicts: Current Limits and Future Possibilities for Organizing Precarious Workers in the French Logistics Sector</w:t>
               </w:r>
@@ -890,222 +890,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expositions différenciées et résistances sanitaires : les premiers mois d’épidémie dans les entrepôts logistiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’entrepôt en entrepôt. Une ethnographie des trajectoires professionnelles ouvrières dans le secteur de la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.105.0038⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122, pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.122.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798277v1</w:t>
+                <w:t xml:space="preserve">hal-04643768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’entrepôt en entrepôt. Une ethnographie des trajectoires professionnelles ouvrières dans le secteur de la logistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expositions différenciées et résistances sanitaires : les premiers mois d’épidémie dans les entrepôts logistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haude Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122, pp.59-78. </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 105, pp. 38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.122.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.105.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643768v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sanitaires d’une pandémie dans le secteur logistique</w:t>
               </w:r>
@@ -1117,51 +1117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Benvegnù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haude Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,51 +1845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles atteintes à la santé des agent·es contractuel·les au sein des établissements scolaires ? Discussion sur la construction d’une invisibilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lauferon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,90 +2166,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Condition intérimaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Machkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2801,90 +2801,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de travail et prévention des risques professionnels Le cas des contractuel·les de la fonction publique d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+                <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mascova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2919,103 +2919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité d’emploi et conditions de travail, Expériences de l’emploi et expositions aux risques professionnels des travailleurs intérimaires, des auto-entrepreneur·es et des contractuel·les de la fonction publique. Post-enquête DARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Edey Gamassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRISSO-Dauphine. 2021, pp.339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3234,51 +3234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D43937D"/>
+    <w:nsid w:val="2A2AAED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3465,51 +3465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-tranchant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2908-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243668996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gressier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hondermarck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Paquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.034.0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0217" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaborieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2022-0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0059" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dubost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.8667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.071.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Gardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Schnapper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Machkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040515v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Gauchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03560863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEE024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucas-tranchant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2908-9718" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243668996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bl&#233;haut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gressier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hondermarck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Paquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.253.0135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143075v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tranchant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.034.0213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.034.0101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Barlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978544v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Benvegn&#249;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaborieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ngs-2022-0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.10058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.122.0059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798277v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haude Rivoal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02965693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.10134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Dubost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.114.0059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.8667" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604834v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.071.0023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04455975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Biaggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Carbonell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Gardes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Moro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Schnapper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Barnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Machkova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Heitz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.c8caljc9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040515v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cuny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiel Gauchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651665v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Abdelnour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03560863v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEE024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>