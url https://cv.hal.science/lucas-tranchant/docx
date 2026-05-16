--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -3234,51 +3234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A2AAED2"/>
+    <w:nsid w:val="C4423A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>