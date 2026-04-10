--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Isen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13046-025-03576-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -580,295 +580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gluconeogenesis enzyme PCK2 has a non-enzymatic role in proteostasis in endothelial cells</w:t>
+                <w:t xml:space="preserve">Integrated single-cell RNA-seq analysis reveals mitochondrial calcium signaling as a modulator of endothelial-to-mesenchymal transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Mathilde Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+                <w:t xml:space="preserve">Evan Courmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kalucka</w:t>
+                <w:t xml:space="preserve">Louay Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Machmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06186-6⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sci Adv, 10 (32), eadp6182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169224v1</w:t>
+                <w:t xml:space="preserve">hal-04711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated single-cell RNA-seq analysis reveals mitochondrial calcium signaling as a modulator of endothelial-to-mesenchymal transition.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The gluconeogenesis enzyme PCK2 has a non-enzymatic role in proteostasis in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Courmont</w:t>
+                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louay Bettaieb</w:t>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Machmouchi</w:t>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Sci Adv, 10 (32), eadp6182. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp6182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06186-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711617v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single‐cell RNA sequencing of cystic fibrosis liver disease explants reveals endothelial complement activation</w:t>
               </w:r>
@@ -982,295 +982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Pauline Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Berland</w:t>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04652311v1</w:t>
+                <w:t xml:space="preserve">inserm-04537685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
+                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hulo</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fresquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04537685v1</w:t>
+                <w:t xml:space="preserve">inserm-04652311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic strategies for non-small cell lung cancer: Experimental models and emerging biomarkers to monitor drug efficacies</w:t>
               </w:r>
@@ -1380,633 +1380,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell atlas identifies lipid-processing and immunomodulatory endothelial cells in healthy and malignant breast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura P M H de Rooij</w:t>
+                <w:t xml:space="preserve">Editorial: Tumor Vessels as Directors of the Tumor Microenvironment: New Findings, Current Challenges &amp; Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Sokol</w:t>
+                <w:t xml:space="preserve">Ann Ager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Amersfoort</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kyoko Hida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33052-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.885670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.885670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169233v1</w:t>
+                <w:t xml:space="preserve">inserm-05169236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Tumor Vessels as Directors of the Tumor Microenvironment: New Findings, Current Challenges &amp; Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Single cell atlas identifies lipid-processing and immunomodulatory endothelial cells in healthy and malignant breast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura P M H de Rooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Ager</w:t>
+                <w:t xml:space="preserve">Jacob Amersfoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoko Hida</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim de Schepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.885670. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.885670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33052-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169236v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasculogenic mimicry, a complex and devious process favoring tumorigenesis -Interest in making it a therapeutic target</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: small intestine, colon, heart, and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine V Conchinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics Part A Chemotherapy Toxicology and Metabolic Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107805⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.100489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03349934v1</w:t>
+                <w:t xml:space="preserve">inserm-05169282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: small intestine, colon, heart, and liver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative meta-analysis of cystic fibrosis cell models suggests partial endothelial-to-mesenchymal transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Bousfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Witters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.S1569-1993(21)00101-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169282v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03349936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative meta-analysis of cystic fibrosis cell models suggests partial endothelial-to-mesenchymal transition</w:t>
+                <w:t xml:space="preserve">Vasculogenic mimicry, a complex and devious process favoring tumorigenesis -Interest in making it a therapeutic target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Witters</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.S1569-1993(21)00101-6. </w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics Part A Chemotherapy Toxicology and Metabolic Inhibitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223, pp.107805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03349936v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03349934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor vessel co-option probed by single-cell analysis</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (11), pp.109253. </w:t>
@@ -2139,90 +2139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: brain, choroid, lung, and muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine V Conchinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Anne Teuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.100508. </w:t>
@@ -2286,77 +2286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Bousfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Witters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (2), pp.2101645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,429 +2384,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairment of Angiogenesis by Fatty Acid Synthase Inhibition Involves mTOR Malonylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic analysis of CFTR-impaired endothelial cells reveals a pro-inflammatory phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine V Conchinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Bruning</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Federico Taverna</w:t>
+                <w:t xml:space="preserve">Anabela S Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.2000261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00261-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169365v1</w:t>
+                <w:t xml:space="preserve">inserm-05169290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of CFTR-impaired endothelial cells reveals a pro-inflammatory phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: kidney, spleen, and testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Meta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine V Conchinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anabela S Ramalho</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00261-2020⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169290v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: kidney, spleen, and testis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J Dumas</w:t>
+                <w:t xml:space="preserve">Impairment of Angiogenesis by Fatty Acid Synthase Inhibition Involves mTOR Malonylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Bruning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Morales-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elda Meta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liliana Sokol</w:t>
+                <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongyuan Chen</w:t>
+                <w:t xml:space="preserve">Federico Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.100523. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (6), pp.866 - 880.e15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169267v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic and Therapeutic Aspects of Angiogenesis Updated</w:t>
               </w:r>
@@ -2831,51 +2831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuri Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127 (2), pp.310-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2903,243 +2903,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMEX: an interactive workflow for (single cell) omics data interpretation and visualization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Roles of Tumor Extracellular Vesicles in the Microenvironment of Thoracic Cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias K Karakach</w:t>
+                <w:t xml:space="preserve">Lyna Kara-Terki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawez Khan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (W1), pp.W385-W394. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (17), pp.6024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21176024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169304v1</w:t>
+                <w:t xml:space="preserve">inserm-02946311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell RNA Sequencing Maps Endothelial Metabolic Plasticity in Pathological Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa García-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (4), pp.862-877. </w:t>
@@ -3171,226 +3154,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Roles of Tumor Extracellular Vesicles in the Microenvironment of Thoracic Cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOMEX: an interactive workflow for (single cell) omics data interpretation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jermaine Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyna Kara-Terki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Tobias K Karakach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanquart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shawez Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (17), pp.6024. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (W1), pp.W385-W394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21176024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02946311v1</w:t>
+                <w:t xml:space="preserve">inserm-05169304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell Transcriptome Atlas of Murine Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura P M H de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180 (4), pp.764-779. </w:t>
@@ -3428,77 +3428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Gene Expression Landscape Profiling Approach to Identify Lung Tumor Endothelial Cell Heterogeneity and Angiogenic Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,667 +3647,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EndoDB: a database of endothelial cell transcriptomics data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EnLIGHTenment of tumor vessel normalization and immunotherapy in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (D1), pp.D736 - D744. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (1), pp.3 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.5103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169336v1</w:t>
+                <w:t xml:space="preserve">inserm-05169367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+                <w:t xml:space="preserve">Quiescent Endothelial Cells Upregulate Fatty Acid β-Oxidation for Vasculoprotection via Redox Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Wong</w:t>
+                <w:t xml:space="preserve">Laura Bierhansl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vasconcelos Conchinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindert Missiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.881 - 894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169374v1</w:t>
+                <w:t xml:space="preserve">inserm-05169358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">EndoDB: a database of endothelial cell transcriptomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawez Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (D1), pp.D736 - D744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047270v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescent Endothelial Cells Upregulate Fatty Acid β-Oxidation for Vasculoprotection via Redox Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Elia</w:t>
+                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.3-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169358v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EnLIGHTenment of tumor vessel normalization and immunotherapy in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Loges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246 (1), pp.3 - 6. </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.529-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169367v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Role of Metabolism in Endothelial Cell Function and Vascular Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bierhansl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieke Dewerchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (2), pp.126 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (15), pp.2187 - 2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4738,395 +4738,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E3 ubiquitin ligase MARCH3 controls the endothelial barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.12417⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.872 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01385212v1</w:t>
+                <w:t xml:space="preserve">inserm-05170192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelial cell metabolism: A novel player in atherosclerosis? Basic principles and therapeutic opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bodrug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 253, pp.247 - 257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The E3 ubiquitin ligase MARCH3 controls the endothelial barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse M Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68 (3), pp.872 - 887. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590 (20), pp.3660-3668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05170192v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01385212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicle-transported Semaphorin3A promotes vascular permeability in glioblastoma</w:t>
               </w:r>
@@ -5285,64 +5285,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Brajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (6), pp.968 - 985. </w:t>
@@ -5374,282 +5374,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05170152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiogenèse tumorale Quand l'arbre de vie tourne mal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The guanine exchange factor SWAP70 mediates vGPCR-induced endothelial plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse M Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153111013⟩</w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12964-015-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01819799v1</w:t>
+                <w:t xml:space="preserve">inserm-01264495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guanine exchange factor SWAP70 mediates vGPCR-induced endothelial plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'angiogenèse tumorale Quand l'arbre de vie tourne mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (1), pp.11. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (11), pp.989 - 995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12964-015-0090-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153111013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264495v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01819799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desert Hedgehog/Patch2 Axis Contributes to Vascular Permeability and Angiogenesis in Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Le Guelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Galan-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6567,51 +6567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>