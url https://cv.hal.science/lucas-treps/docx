--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -982,295 +982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
+                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hulo</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fresquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04537685v1</w:t>
+                <w:t xml:space="preserve">inserm-04652311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Pauline Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Berland</w:t>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04652311v1</w:t>
+                <w:t xml:space="preserve">inserm-04537685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic strategies for non-small cell lung cancer: Experimental models and emerging biomarkers to monitor drug efficacies</w:t>
               </w:r>
@@ -3647,1352 +3647,1352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EnLIGHTenment of tumor vessel normalization and immunotherapy in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EndoDB: a database of endothelial cell transcriptomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawez Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 246 (1), pp.3 - 6. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (D1), pp.D736 - D744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/path.5103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169367v1</w:t>
+                <w:t xml:space="preserve">inserm-05169336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiescent Endothelial Cells Upregulate Fatty Acid β-Oxidation for Vasculoprotection via Redox Homeostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kalucka</w:t>
+                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bierhansl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Elia</w:t>
+                <w:t xml:space="preserve">Brian Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.3-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169358v1</w:t>
+                <w:t xml:space="preserve">inserm-05169374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EndoDB: a database of endothelial cell transcriptomics data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
+                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Loges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky997⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.529-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169336v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EnLIGHTenment of tumor vessel normalization and immunotherapy in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (1), pp.3-58. </w:t>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 246 (1), pp.3 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/path.5103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169374v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quiescent Endothelial Cells Upregulate Fatty Acid β-Oxidation for Vasculoprotection via Redox Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carmeliet</w:t>
+                <w:t xml:space="preserve">Laura Bierhansl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Nadine Vasconcelos Conchinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-C Conradi</w:t>
+                <w:t xml:space="preserve">Rindert Missiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Loges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilaria Elia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (3), pp.529-532. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.881 - 894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047270v1</w:t>
+                <w:t xml:space="preserve">inserm-05169358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Role of Metabolism in Endothelial Cell Function and Vascular Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
+                <w:t xml:space="preserve">Endothelial cell metabolism in health and disease: impact of hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian W Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Marsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mieke Dewerchin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiol.00031.2016⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (15), pp.2187 - 2203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.201696150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05170115v1</w:t>
+                <w:t xml:space="preserve">inserm-05169389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaying the Action of Secreted Semaphorins on Vascular Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central Role of Metabolism in Endothelial Cell Function and Vascular Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bierhansl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Gavard</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Dewerchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (2), pp.126 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiol.00031.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6448-2_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01662346v1</w:t>
+                <w:t xml:space="preserve">inserm-05170115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma stem‐like cells secrete the pro‐angiogenic VEGF‐A factor in extracellular vesicles</w:t>
+                <w:t xml:space="preserve">Assaying the Action of Secreted Semaphorins on Vascular Permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.1359479. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2017.1359479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6448-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963388v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01662346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell metabolism in health and disease: impact of hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glioblastoma stem‐like cells secrete the pro‐angiogenic VEGF‐A factor in extracellular vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian W Wong</w:t>
+                <w:t xml:space="preserve">Raul Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Marsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Sébastien Edmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Baes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+                <w:t xml:space="preserve">Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (15), pp.2187 - 2203. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.1359479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.201696150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2017.1359479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169389v1</w:t>
+                <w:t xml:space="preserve">hal-04963388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell metabolism: A novel player in atherosclerosis? Basic principles and therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bodrug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253, pp.247 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05170192v1</w:t>
+                <w:t xml:space="preserve">inserm-05170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell metabolism: A novel player in atherosclerosis? Basic principles and therapeutic opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Bodrug</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 253, pp.247 - 257. </w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.872 - 887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05170187v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05170192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The E3 ubiquitin ligase MARCH3 controls the endothelial barrier</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'angiogenèse tumorale Quand l'arbre de vie tourne mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (11), pp.989 - 995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6567,51 +6567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>