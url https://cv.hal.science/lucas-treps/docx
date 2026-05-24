--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -580,295 +580,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated single-cell RNA-seq analysis reveals mitochondrial calcium signaling as a modulator of endothelial-to-mesenchymal transition.</w:t>
+                <w:t xml:space="preserve">The gluconeogenesis enzyme PCK2 has a non-enzymatic role in proteostasis in endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lebas</w:t>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
+                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Courmont</w:t>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louay Bettaieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amani Machmouchi</w:t>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp6182⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-06186-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711617v1</w:t>
+                <w:t xml:space="preserve">inserm-05169224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gluconeogenesis enzyme PCK2 has a non-enzymatic role in proteostasis in endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated single-cell RNA-seq analysis reveals mitochondrial calcium signaling as a modulator of endothelial-to-mesenchymal transition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Treps</w:t>
+                <w:t xml:space="preserve">Giorgia Chinigò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
+                <w:t xml:space="preserve">Evan Courmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+                <w:t xml:space="preserve">Louay Bettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kalucka</w:t>
+                <w:t xml:space="preserve">Amani Machmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.618. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sci Adv, 10 (32), eadp6182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-06186-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp6182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169224v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single‐cell RNA sequencing of cystic fibrosis liver disease explants reveals endothelial complement activation</w:t>
               </w:r>
@@ -982,295 +982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
+                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatelain</w:t>
+                <w:t xml:space="preserve">Pauline Hulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Berland</w:t>
+                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Fresquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jouand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Fresquet</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04652311v1</w:t>
+                <w:t xml:space="preserve">inserm-04537685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non-small cell lung cancer multicellular tumor spheroids to study the impact of chemotherapy</w:t>
+                <w:t xml:space="preserve">Interplay between oncolytic measles virus, macrophages and cancer cells induces a proinflammatory tumor microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hulo</w:t>
+                <w:t xml:space="preserve">Camille Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fresquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.156. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2377830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-024-02791-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/2162402x.2024.2377830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04537685v1</w:t>
+                <w:t xml:space="preserve">inserm-04652311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic strategies for non-small cell lung cancer: Experimental models and emerging biomarkers to monitor drug efficacies</w:t>
               </w:r>
@@ -1618,395 +1618,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: small intestine, colon, heart, and liver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vasculogenic mimicry, a complex and devious process favoring tumorigenesis -Interest in making it a therapeutic target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100489⟩</w:t>
+              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics Part A Chemotherapy Toxicology and Metabolic Inhibitors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223, pp.107805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169282v1</w:t>
+                <w:t xml:space="preserve">inserm-03349934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative meta-analysis of cystic fibrosis cell models suggests partial endothelial-to-mesenchymal transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Bousfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Bousfia</w:t>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Witters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.S1569-1993(21)00101-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcf.2021.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03349936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasculogenic mimicry, a complex and devious process favoring tumorigenesis -Interest in making it a therapeutic target</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: small intestine, colon, heart, and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine V Conchinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacology &amp; Therapeutics Part A Chemotherapy Toxicology and Metabolic Inhibitors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 223, pp.107805. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.100489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharmthera.2021.107805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03349934v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor vessel co-option probed by single-cell analysis</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (11), pp.109253. </w:t>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Anne Teuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koen Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (3), pp.100508. </w:t>
@@ -2286,77 +2286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Bousfia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Bousfia</w:t>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Witters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (2), pp.2101645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2384,295 +2384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03349937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of CFTR-impaired endothelial cells reveals a pro-inflammatory phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: kidney, spleen, and testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elda Meta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine V Conchinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anabela S Ramalho</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongyuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00261-2020⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (3), pp.100523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169290v1</w:t>
+                <w:t xml:space="preserve">inserm-05169267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocols for endothelial cell isolation from mouse tissues: kidney, spleen, and testis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elda Meta</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of CFTR-impaired endothelial cells reveals a pro-inflammatory phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine V Conchinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liliana Sokol</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geldhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongyuan Chen</w:t>
+                <w:t xml:space="preserve">Anabela S Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (3), pp.100523. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.2000261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00261-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169267v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment of Angiogenesis by Fatty Acid Synthase Inhibition Involves mTOR Malonylation</w:t>
               </w:r>
@@ -2684,51 +2684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Bruning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Morales-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2831,51 +2831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuri Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 127 (2), pp.310-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3020,325 +3020,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02946311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell RNA Sequencing Maps Endothelial Metabolic Plasticity in Pathological Angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BIOMEX: an interactive workflow for (single cell) omics data interpretation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jermaine Goveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias K Karakach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawez Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.03.009⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (W1), pp.W385-W394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169310v1</w:t>
+                <w:t xml:space="preserve">inserm-05169304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMEX: an interactive workflow for (single cell) omics data interpretation and visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Taverna</w:t>
+                <w:t xml:space="preserve">Single-Cell RNA Sequencing Maps Endothelial Metabolic Plasticity in Pathological Angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias K Karakach</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa García-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawez Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Rohlenova</w:t>
+                <w:t xml:space="preserve">Abhishek Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (W1), pp.W385-W394. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (4), pp.862-877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2020.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05169304v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Cell Transcriptome Atlas of Murine Endothelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura P M H de Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3346,51 +3346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Rohlenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 180 (4), pp.764-779. </w:t>
@@ -3653,51 +3653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EndoDB: a database of endothelial cell transcriptomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawez Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Taverna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,291 +3781,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
+                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L-C Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Loges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.529-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169374v1</w:t>
+                <w:t xml:space="preserve">hal-02047270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAISEing VEGF-D’s importance as predictive biomarker for ramucirumab in metastatic colorectal cancer patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Endothelial Cell Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Zeeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L-C Conradi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Loges</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brian Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (3), pp.529-532. </w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (1), pp.3-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annonc/mdy028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00001.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047270v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05169374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EnLIGHTenment of tumor vessel normalization and immunotherapy in glioblastoma</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiescent Endothelial Cells Upregulate Fatty Acid β-Oxidation for Vasculoprotection via Redox Homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bierhansl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4257,173 +4257,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05169358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell metabolism in health and disease: impact of hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assaying the Action of Secreted Semaphorins on Vascular Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian W Wong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.201696150⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6448-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05169389v1</w:t>
+                <w:t xml:space="preserve">inserm-01662346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Role of Metabolism in Endothelial Cell Function and Vascular Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bierhansl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4432,701 +4393,740 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieke Dewerchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (2), pp.126 - 140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/physiol.00031.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05170115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assaying the Action of Secreted Semaphorins on Vascular Permeability</w:t>
+                <w:t xml:space="preserve">Glioblastoma stem‐like cells secrete the pro‐angiogenic VEGF‐A factor in extracellular vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gavard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.1359479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-6448-2_30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2017.1359479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01662346v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glioblastoma stem‐like cells secrete the pro‐angiogenic VEGF‐A factor in extracellular vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell metabolism in health and disease: impact of hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian W Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Marsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Gavard</w:t>
+                <w:t xml:space="preserve">Myriam Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (1), pp.1359479. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (15), pp.2187 - 2203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20013078.2017.1359479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.201696150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963388v1</w:t>
+                <w:t xml:space="preserve">inserm-05169389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial cell metabolism: A novel player in atherosclerosis? Basic principles and therapeutic opportunities</w:t>
+                <w:t xml:space="preserve">The E3 ubiquitin ligase MARCH3 controls the endothelial barrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Pircher</w:t>
+                <w:t xml:space="preserve">Héloïse M Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennan André-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590 (20), pp.3660-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05170187v1</w:t>
+                <w:t xml:space="preserve">inserm-01385212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endothelial cell metabolism: A novel player in atherosclerosis? Basic principles and therapeutic opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Bodrug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Carmeliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 253, pp.247 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05170192v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E3 ubiquitin ligase MARCH3 controls the endothelial barrier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating Angiogenesis by Targeting Endothelial Metabolism: Hitting the Engine Rather than the Drivers—A New Perspective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena-Christin Conradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Harjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Carmeliet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 590 (20), pp.3660-3668. </w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (3), pp.872 - 887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.12417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/pr.116.012492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01385212v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05170192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicle-transported Semaphorin3A promotes vascular permeability in glioblastoma</w:t>
               </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Brajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jermaine Goveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kalucka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (6), pp.968 - 985. </w:t>
@@ -5374,282 +5374,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05170152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The guanine exchange factor SWAP70 mediates vGPCR-induced endothelial plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'angiogenèse tumorale Quand l'arbre de vie tourne mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Treps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gavard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12964-015-0090-1⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (11), pp.989 - 995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20153111013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01264495v1</w:t>
+                <w:t xml:space="preserve">inserm-01819799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'angiogenèse tumorale Quand l'arbre de vie tourne mal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The guanine exchange factor SWAP70 mediates vGPCR-induced endothelial plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse M Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (11), pp.989 - 995. </w:t>
+              <w:t xml:space="preserve">Cell Communication and Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20153111013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12964-015-0090-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01819799v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desert Hedgehog/Patch2 Axis Contributes to Vascular Permeability and Angiogenesis in Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Le Guelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Galan-Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Treps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6567,51 +6567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Krejbich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Navarro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Isen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03576-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Giowachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Derrien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Naour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-025-07920-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Treps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17409889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04978598v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.70707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169224v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Zeeuw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garc&#237;a-Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Harjes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalucka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06186-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04711617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chinig&#242;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Courmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louay Bettaieb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Machmouchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp6182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169218v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Declercq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geldhof" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine V Conchinha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P M H de Rooij" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15963" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04537685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hulo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-024-02791-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04652311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatelain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Berland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jouand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2024.2377830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2023.108347" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoko Hida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.885670" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169233v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Sokol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Amersfoort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim de Schepper" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33052-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharmthera.2021.107805" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bousfia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Carmeliet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Witters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2021.03.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Teuwen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuypers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Rohlenova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109253" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Veys" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01645-2021" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Meta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongyuan Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100523" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela S Ramalho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00261-2020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bruning" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jermaine Goveia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Taverna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169300v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuri Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyna Kara-Terki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21176024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias K Karakach" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawez Khan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa332" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Subramanian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2020.03.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.01.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169323v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena-Christin Conradi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2019.12.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169328v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.14861" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky997" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carmeliet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L-C Conradi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Loges" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdy028" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00001.2017" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.5103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bierhansl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vasconcelos Conchinha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindert Missiaen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Elia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01662346v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gavard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-6448-2_30" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Dewerchin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiol.00031.2016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Edmond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ricard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2017.1359479" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05169389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian W Wong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Marsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201696150" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M Leclair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Azzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bid&#232;re" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12417" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pircher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bodrug" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2016.08.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.116.012492" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01406334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Treps" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Edmond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harford-Wright" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Galan-Moya" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.317" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rita Cantelmo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Brajic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccell.2016.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01819799v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20153111013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264495v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dwyer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Carlotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12964-015-0090-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01247505v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M. Leclair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Mi Ngo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Harford-Wright" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2015.00281" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01075054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chneiweiss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093505" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05170194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blanco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dietmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana V Flores" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shobbir Hussain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kutter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201489282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541442v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Le Guelte" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Galan-Moya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Kettler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.108282" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Forest" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01228503v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCB069" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>