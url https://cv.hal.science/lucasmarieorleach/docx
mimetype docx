--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3581,51 +3581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7E0FA37"/>
+    <w:nsid w:val="D319EAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>