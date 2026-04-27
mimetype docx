--- v1 (2026-04-06)
+++ v2 (2026-04-27)
@@ -1329,655 +1329,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social effects on fruit fly courtship song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+                <w:t xml:space="preserve">Nathan Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward Morrow</w:t>
+                <w:t xml:space="preserve">Michael Ritchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.410-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998916v1</w:t>
+                <w:t xml:space="preserve">hal-02364681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social effects on fruit fly courtship song</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bailey</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Ritchie</w:t>
+                <w:t xml:space="preserve">Edward Morrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.410-416. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (6), pp.865-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/705825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364681v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigger testes increase paternity in a simultaneous hermaphrodite, independently of the sperm competition level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indirect genetic effects in behavioral ecology: does behavior play a special role in evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vellnow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Schärer</w:t>
+                <w:t xml:space="preserve">Allen Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.13212⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arx127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364695v1</w:t>
+                <w:t xml:space="preserve">hal-02364703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection predicts species richness across the animal kingdom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
+                <w:t xml:space="preserve">Bigger testes increase paternity in a simultaneous hermaphrodite, independently of the sperm competition level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vellnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marie-Orleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zadesenets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schärer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0173⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.180-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364676v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect genetic effects in behavioral ecology: does behavior play a special role in evolution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bailey</w:t>
+                <w:t xml:space="preserve">Sexual selection predicts species richness across the animal kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Janicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ritchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Morrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allen Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1878), pp.20180173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/beheco/arx127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364703v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If everything is special, is anything special? A response to comments on Bailey et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.17-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,77 +2011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If everything is special, is anything special? A response to comments on Bailey et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Marie-Orleach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (1), pp.17-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,51 +2298,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen J Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arx127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383124v1</w:t>
@@ -3581,51 +3581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D319EAFE"/>
+    <w:nsid w:val="1FFD5DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3812,51 +3812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmarieorleach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3362-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Ritchie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Brandrud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Brysting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gizaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Scharer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fromonteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Winkler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brochmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovisa S. Gustafsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gussarova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Borgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Ikeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707893" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annui M. Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Bailey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bailey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ritchie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4759" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364695v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellnow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie-Orleach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zadesenets" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Moore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Vogt-Burri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schlatter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Vizoso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W Bailey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J Moore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08QN8C70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Eichmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sch&#228;rer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Mulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Berezikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ladurner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXPSCH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-872XWK93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmarieorleach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3362-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Ritchie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Brandrud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Brysting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gizaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Scharer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fromonteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Winkler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brochmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovisa S. Gustafsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gussarova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Borgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Ikeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707893" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annui M. Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Bailey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bailey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ritchie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4759" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellnow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie-Orleach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zadesenets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Vogt-Burri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schlatter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Vizoso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W Bailey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J Moore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08QN8C70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Eichmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sch&#228;rer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Mulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Berezikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ladurner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXPSCH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-872XWK93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>