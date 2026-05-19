--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -1,3526 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3474 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucas Marie-Orleach </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucasmarieorleach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3362-1500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=N8p2KVAAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual selection and speciation: a meta-analysis of comparative studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamra C Mendelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Ritchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tonnabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (6), pp.617-627. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evlett/qraf038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Selfing Affect the Pace and Process of Speciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie K. Brandrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne K Brysting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Gizaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.a041426. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/cshperspect.a041426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting the form and strength of pre- and postcopulatory sexual selection in a flatworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Scharer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Evolution, 78 (3), pp.511-525. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/evolut/qpad227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosegregation of recombinant chromatids maintains genome-wide heterozygosity in an asexual nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaëlle Saclier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Le Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Wenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (34), pp.eadi2804. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adi2804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual selection in females and the evolution of polyandry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fromonteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lennart Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.e3001916. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.3001916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mating system and speciation I: Accumulation of genetic incompatibilities in allopatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Glémin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (12), pp.e1010353. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1010353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Evolution of Postzygotic Reproductive Isolation is Widespread in Arctic Plant Lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lovisa S. Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Gussarova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liv Borgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajime Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (2), pp.171-184. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repeatable opportunity for selection differs between pre- and postcopulatory fitness components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Vellnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Scharer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (1), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/evl3.210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the response of D. melanogaster males to intrasexual competitors influence sexual isolation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annui M. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (2), pp.487-492. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arz209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions between Sexual Systems: Understanding the Mechanisms of, and Pathways between, Dioecy, Hermaphroditism and Other Sexual Systems . Edited by Janet L. Leonard. Cham (Switzerland) and New York: Springer. $169.99. xii + 363 p.; ill.; index. ISBN: 978-3-319-94137-0 (hc); 978-3-319-94139-4 (eb). 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (1), pp.86-86. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/707893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assortative Mating in Animals and Its Role for Speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Morrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (6), pp.865-875. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/705825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social effects on fruit fly courtship song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ritchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bigger testes increase paternity in a simultaneous hermaphrodite, independently of the sperm competition level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vellnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zadesenets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (2), pp.180-196. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jeb.13212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual selection predicts species richness across the animal kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ritchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Morrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 285 (1878), pp.20180173. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect genetic effects in behavioral ecology: does behavior play a special role in evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arx127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If everything is special, is anything special? A response to comments on Bailey et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arx191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If everything is special, is anything special? A response to comments on Bailey et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arx191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect genetic effects and sexual conflicts: Partner genotype influences multiple morphological and behavioral reproductive traits in a flatworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Vogt-Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierick Mouginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Schlatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (5), pp.1232-1245. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.13218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect genetic effects in behavioral ecology: does behavior play a special role in evolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan W Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen J Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/beheco/arx127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying episodes of sexual selection: Insights from a transparent worm with fluorescent sperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Scharer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (2), pp.314-328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanin-based coloration of sneaker male Atlantic salmon is linked to viability and emergence timing of their offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Ombredane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (1), pp.126-135. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent sperm in a transparent worm: validation of a GFP marker to study sexual selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dita Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Eichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.148. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex allocation adjustment to mating group size in a simultaneous hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Berezikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ladurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (11), pp.3233-3242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mating status on copulatory and postcopulatory behaviour in a simultaneous hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85 (2), pp.453-461. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of wader foraging behaviour study to assess the success of restored intertidal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of wader foraging behaviour study to assess the success of restored intertidal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Elliott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 131, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2013.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of mating status on copulatory and postcopulatory behaviour in a simultaneous hermaphrodite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Schärer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 85, pp.453 - 461. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEX ALLOCATION ADJUSTMENT TO MATING GROUP SIZE IN A SIMULTANEOUS HERMAPHRODITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Janicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Marie-Orleach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrien de Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Berezikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ladurner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (11), pp.3233-3242. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evo.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3581,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FFD5DCA"/>
+    <w:nsid w:val="B814C6B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3812,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmarieorleach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3362-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Ritchie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526723v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Brandrud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Brysting" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gizaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041426" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Scharer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971270v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fromonteil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Winkler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001916" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brochmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovisa S. Gustafsson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gussarova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Borgen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Ikeda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab128" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707893" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annui M. Sanz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Bailey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bailey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ritchie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4759" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Moore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx127" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellnow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie-Orleach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zadesenets" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13212" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364676v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0173" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx191" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Vogt-Burri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schlatter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Vizoso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W Bailey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J Moore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364710v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08QN8C70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364717v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Eichmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sch&#228;rer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-148" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Mulder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Berezikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ladurner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12189" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364746v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.12.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXPSCH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364751v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-872XWK93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383076v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmarieorleach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3362-1500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=N8p2KVAAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Janicke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamra C Mendelson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Ritchie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marie-Orleach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tonnabel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf038" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K. Brandrud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne K Brysting" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Gizaw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a041426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382970v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Hall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Scharer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpad227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;lle Saclier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Le Faou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Wenger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi2804" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fromonteil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Winkler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lovisa S. Gustafsson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Gussarova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Borgen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Ikeda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antonelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Vellnow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annui M. Sanz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W. Bailey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arz209" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229831v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/707893" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998916v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Aubier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Morrow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bailey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ritchie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4759" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364695v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vellnow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie-Orleach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zadesenets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sch&#228;rer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0173" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Moore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arx191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Vogt-Burri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Schlatter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dita Vizoso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13218" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383124v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan W Bailey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen J Moore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364710v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12861" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08QN8C70-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Eichmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Sch&#228;rer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien de Mulder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Berezikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ladurner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12189" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.12.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHXPSCH0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mander" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Elliott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2013.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-872XWK93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>