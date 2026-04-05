--- v0 (2026-03-11)
+++ v1 (2026-04-05)
@@ -376,191 +376,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
+                <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+                <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -614,221 +614,221 @@
               <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duran</w:t>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009541v1</w:t>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar establishment on alluvial bars: seed rain homogeneity over a few kilometres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1029,278 +1029,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203868v1</w:t>
+                <w:t xml:space="preserve">hal-02898846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis Daehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (1), pp.55-72. </w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898846v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1318,51 +1318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMRIP : modèle numérique basé sur les rétroactions entre végétation et morphodynamique fluviale pour la gestion des rivières dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,325 +1437,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482859v1</w:t>
+                <w:t xml:space="preserve">hal-03482819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482819v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions intraspécifiques chez Populus nigra L. en contexte riverain : rôle de la sélection de parentèle au stade pionnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Clermont Auvergne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UCFAL016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1990,51 +1990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7752EF0D"/>
+    <w:nsid w:val="284DA28F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>