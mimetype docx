--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -376,191 +376,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duran</w:t>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009541v1</w:t>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -614,221 +614,221 @@
               <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
+                <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+                <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar establishment on alluvial bars: seed rain homogeneity over a few kilometres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,51 +901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1029,900 +1029,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis Daehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898846v1</w:t>
+                <w:t xml:space="preserve">hal-03203868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.55-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203868v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMRIP : modèle numérique basé sur les rétroactions entre végétation et morphodynamique fluviale pour la gestion des rivières dans un contexte de changement global</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Kin recognition/discrimination in plants : a plea to consider competitive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Arrignon</w:t>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vautier</w:t>
+                <w:t xml:space="preserve">Amélia Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire 2022: fonctionnement, dynamique et suivis</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE², Oct 2024, Lyon (Centre des Congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640509v1</w:t>
-[...353 lines deleted...]
-                <w:t xml:space="preserve">hal-04959943v1</w:t>
+                <w:t xml:space="preserve">hal-05571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">NUMRIP : modèle numérique basé sur les rétroactions entre végétation et morphodynamique fluviale pour la gestion des rivières dans un contexte de changement global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tabacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire 2022: fonctionnement, dynamique et suivis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de restitution des PEPS, CNRS-INEE.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris - CNRS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions intraspécifiques chez Populus nigra L. en contexte riverain : rôle de la sélection de parentèle au stade pionnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Clermont Auvergne, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UCFAL016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1990,51 +2147,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="284DA28F"/>
+    <w:nsid w:val="6A1F61B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2221,51 +2378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>