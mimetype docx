--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -142,50 +142,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">162164960140724022466</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gYep87QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -234,1224 +255,1224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between vegetation and river morphodynamics. Part II: Why is a functional trait framework important?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo González-Sargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 253 (253), pp.104709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mazal</w:t>
+                <w:t xml:space="preserve">P. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.237-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291153v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling long‐distance seed dispersal of the invasive tree Spathodea campanulata in the Society Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.e2839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243901v1</w:t>
+                <w:t xml:space="preserve">hal-04291153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ants on riparian poplars: an ex situ experiment of biotic interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kin selection, kin recognition and kin discrimination in plants revisited: A claim for considering environmental and genetic variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Fajardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-023-09950-3⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (7), pp.2007 - 2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04009541v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black poplar establishment on alluvial bars: seed rain homogeneity over a few kilometres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dendrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87, pp.69-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12657/denbio.087.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure and intra-specific interactions of Populus nigra within a natural river corridor along the lower Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Barsoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Skøt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 275, pp.151763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.flora.2021.151763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.55-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203868v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relier la biogéomorphologie fluviale à l’écologie évolutive : un focus sur les arbres riverains pionniers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seed Rain, Dispersal Distance, and Germination of the Invasive Tree Spathodea campanulata on the Island of Tahiti, French Polynesia (South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis Daehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14127⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (4), pp.405-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/74.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898846v1</w:t>
+                <w:t xml:space="preserve">hal-03203868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition/discrimination in plants : a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de la Société Française d’Écologie et Évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE², Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1461,508 +1482,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMRIP : modèle numérique basé sur les rétroactions entre végétation et morphodynamique fluviale pour la gestion des rivières dans un contexte de changement global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Garófano-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire 2022: fonctionnement, dynamique et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation of alluvial banks by black poplar seedlings: how intra-specific interactions shape the spatial genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Biology of Auvergne-Rhône-Alpes Region Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Videoconference NextTech AR, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin recognition in plants: a plea to consider competitive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POSTER : Modélisation de la dispersion de l’espèce invasive Spathodea campanulata [Bignoniaceae] sur les îles de la Société (Polynésie française) : bridgehead effect et représentations sociétales – Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Larrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de restitution des PEPS, CNRS-INEE.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Paris - CNRS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1972,114 +1993,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions intraspécifiques chez Populus nigra L. en contexte riverain : rôle de la sélection de parentèle au stade pionnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Clermont Auvergne, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UCFAL016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03616693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2147,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1F61B5"/>
+    <w:nsid w:val="763D6674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2378,51 +2399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucasmazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1991-5986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261155555" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/162164960140724022466" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gYep87QAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gonz&#225;lez-Sargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04009541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-023-09950-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larrue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mazal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2839" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fajardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04551964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12657/denbio.087.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03109990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Barsoum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Sk&#248;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2021.151763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Daehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/74.4.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malagoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Gar&#243;fano-G&#243;mez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cognard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03616693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAL016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>