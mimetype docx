--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucca Hirschi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucca-hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4572-0581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201643510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Formal Security Analysis of OPC UA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diemunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usenix Security 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election Eligibility with OpenID: Turning Authentication into Transferable Proof of Eligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Goetschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Philadelphie (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DY Fuzzing: Formal Dolev-Yao Models Meet Cryptographic Protocol Fuzz Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash Gone Bad: Automated discovery of protocol attacks that exploit hash function weaknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Jacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing, Breaking, and Fixing the French Legislative Election E-Voting Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Security 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing the Achilles Heel of E-Voting: The Bulletin Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2021 - 34th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dubrovnik/Virtual, Croatia. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF51468.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Analysis of Noise: A Comprehensive, Automated, Formal Analysis of Diffie-Hellman Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th Usenix Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Symbolic Analysis of Ballot Secrecy for E-Voting Protocols: A Method Based on Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroS&amp;P 2019 - 4th IEEE European Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.635-650, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Analysis of 5G Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2018 - 25th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243734.3243846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POR for Security Protocol Equivalences - Beyond Action-Determinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Security - 23rd European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au projet de mise à jour de la recommandation de la CNIL sur le vote électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing, Breaking, and Fixing the French Legislative Election E-Voting Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875463v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Abstractions for Quantum Protocol Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Completeness via Proof Search in the Linear Time mu-Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Doumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Analysis of Identity-Based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Security, Protocols, and Equational Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer (11565), pp.112-134, 2019, LNCS, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19052-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POR for Security Protocol Equivalences: Beyond Action-Determinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-405, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99073-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Radomirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.1--34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-191358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for unbounded verification of privacy-type properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.277-342. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-171070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues in the 5G Standard and How Formal Methods Come to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Privacy Threat on 3G, 4G, and Upcoming 5G AKA Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravishankar Borgaonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinjo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaf Shaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (3), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2019-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of symbolic methods for establishing equivalence-based properties in cryptographic protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.127 - 144. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlamp.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Semantics for Deciding Trace Equivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23638/LMCS-13(2:8)2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porridge, an OCaml library implementing POR techniques for checking trace equivalence of security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cf31343fd5744d56d7126b6cb99e96d29f5c0376;origin=https://hal.archives-ouvertes.fr/hal-01821474;visit=swh:1:snp:7cade104d9b67487e422fe6cafbe53e5255c7804;anchor=swh:1:rev:f202e6b3543e7c3c14250b038e236868671d8d10;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; ETH Zurich, Switzerland; University of Dundee. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Privacy in Security Protocols : Back and Forth Between Theory & Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Paris Saclay (COmUE), 2017. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLN019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01534145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucca Hirschi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucca-hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4572-0581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">201643510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse au projet de mise à jour de la recommandation de la CNIL sur le vote électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Formal Security Analysis of OPC UA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diemunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usenix Security 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DY Fuzzing: Formal Dolev-Yao Models Meet Cryptographic Protocol Fuzz Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Kremer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318710v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Election Eligibility with OpenID: Turning Authentication into Transferable Proof of Eligibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Goetschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Philadelphie (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hash Gone Bad: Automated discovery of protocol attacks that exploit hash function weaknesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Dax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Jacomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing, Breaking, and Fixing the French Legislative Election E-Voting Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX Security 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixing the Achilles Heel of E-Voting: The Bulletin Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF 2021 - 34th IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Dubrovnik/Virtual, Croatia. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF51468.2021.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Analysis of Noise: A Comprehensive, Automated, Formal Analysis of Diffie-Hellman Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th Usenix Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Automated Symbolic Analysis of Ballot Secrecy for E-Voting Protocols: A Method Based on Sufficient Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas Cremers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroS&amp;P 2019 - 4th IEEE European Symposium on Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.635-650, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSF'2018 - 31st IEEE Computer Security Foundations Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSF.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POR for Security Protocol Equivalences - Beyond Action-Determinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Security - 23rd European Symposium on Research in Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Analysis of 5G Authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2018 - 25th ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3243734.3243846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing, Breaking, and Fixing the French Legislative Election E-Voting Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Debant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875463v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Abstractions for Quantum Protocol Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Completeness via Proof Search in the Linear Time mu-Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Doumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Saurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Analysis of Identity-Based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Security, Protocols, and Equational Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer (11565), pp.112-134, 2019, LNCS, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19052-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POR for Security Protocol Equivalences: Beyond Action-Determinism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESORICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.385-405, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99073-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Stateful Cryptographic Protocols with Exclusive OR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Radomirović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (1), pp.1--34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-191358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for unbounded verification of privacy-type properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.277-342. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JCS-171070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues in the 5G Standard and How Formal Methods Come to the Rescue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Privacy Threat on 3G, 4G, and Upcoming 5G AKA Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravishankar Borgaonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinjo Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altaf Shaik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (3), pp.108-127. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2019-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of symbolic methods for establishing equivalence-based properties in cryptographic protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87, pp.127 - 144. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlamp.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Semantics for Deciding Trace Equivalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (2), pp.1-48. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23638/LMCS-13(2:8)2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porridge, an OCaml library implementing POR techniques for checking trace equivalence of security protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:cf31343fd5744d56d7126b6cb99e96d29f5c0376;origin=https://hal.archives-ouvertes.fr/hal-01821474;visit=swh:1:snp:7cade104d9b67487e422fe6cafbe53e5255c7804;anchor=swh:1:rev:f202e6b3543e7c3c14250b038e236868671d8d10;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Unbounded Verification of Stateful Cryptographic Protocols with Exclusive OR (Extended Version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasa Radomirovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Sasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; ETH Zurich, Switzerland; University of Dundee. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of Privacy in Security Protocols : Back and Forth Between Theory & Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Paris Saclay (COmUE), 2017. English. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLN019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01534145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="913CAF4E"/>
+    <w:nsid w:val="F53BD1FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucca-hirschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4572-0581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201643510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04764478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323674v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03488741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF51468.2021.00016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jackson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906651v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875463v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Doumane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19052-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99073-6_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Borgaonkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinjo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Shaik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(2:8)2017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821474v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cf31343fd5744d56d7126b6cb99e96d29f5c0376;origin=https://hal.archives-ouvertes.fr/hal-01821474;visit=swh:1:snp:7cade104d9b67487e422fe6cafbe53e5255c7804;anchor=swh:1:rev:f202e6b3543e7c3c14250b038e236868671d8d10;path=/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucca-hirschi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4572-0581" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201643510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04971713v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Debant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diemunsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04318710v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ammann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04764478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Goetschmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cas Cremers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dax" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04323674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03488741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Basin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF51468.2021.00016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03103869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Sasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jackson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasa Radomirovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3243734.3243846" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03875463v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Doumane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368842v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19052-1_9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99073-6_19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358878v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Radomirovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-191358" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-171070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Borgaonkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinjo Park" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altaf Shaik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2019-0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2016.10.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(2:8)2017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821474v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cf31343fd5744d56d7126b6cb99e96d29f5c0376;origin=https://hal.archives-ouvertes.fr/hal-01821474;visit=swh:1:snp:7cade104d9b67487e422fe6cafbe53e5255c7804;anchor=swh:1:rev:f202e6b3543e7c3c14250b038e236868671d8d10;path=/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534145v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>