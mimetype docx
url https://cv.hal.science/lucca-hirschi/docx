--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F53BD1FE"/>
+    <w:nsid w:val="806557F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>