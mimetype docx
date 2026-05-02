--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -72,85 +72,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (95)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MISTA: compact mutil-identity structure-aware tensorized avatars</w:t>
+                <w:t xml:space="preserve">MISTA: compact multi-identity structure-aware tensorized avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
@@ -214,10552 +214,10660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">Une représentation 3DGS de rangs faibles auto-séléctionnés pour les avatars multi-identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mårten Sjöström</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORESA 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054490v1</w:t>
+                <w:t xml:space="preserve">hal-05585310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOGausS: Better Optimized Gaussian Splatting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adam SLAM - the last mile of camera calibration with 3DGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444229v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam SLAM - the last mile of camera calibration with 3DGS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">BOGausS: Better Optimized Gaussian Splatting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoran Jiang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.765-769, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131219v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeRV++: An Enhanced Implicit Neural Video Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Gargasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849795⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922828v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NeRV++: An Enhanced Implicit Neural Video Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tokyo, Japan. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vcip63160.2024.10849795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356639v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219574v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+                <w:t xml:space="preserve">Pixel Level Depth Estimation in Computer Generated Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304489v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+              <w:t xml:space="preserve">2023 15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356642v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+                <w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178637⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168692v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel Level Depth Estimation in Computer Generated Holograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Madali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">Chen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219354v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205183v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/euvip58404.2023.10323063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091521v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning for Efficient VVC Bitrate Ladder Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923199v1</w:t>
+                <w:t xml:space="preserve">hal-04219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">Exploring Temporal Consistency in Image-Based Rendering for Immersive Video Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831514v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Conventional and Learning-Based Depth Estimators for Immersive Video Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Henry</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 24th International Workshop on Multimedia Signal Processing ( MMSP 2022 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832050v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Temporal Consistency in Image-Based Rendering for Immersive Video Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study of Conventional and Learning-Based Depth Estimators for Immersive Video Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Marta Milovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Henry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922680⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 24th International Workshop on Multimedia Signal Processing ( MMSP 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Shanghai, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9948931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835129v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Learning-based Bitrate Ladder Prediction Methods for Adaptive Video Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, San Jose, France. pp.325-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage basé plans de nuages de points pour la navigation dans des environnements structurés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">Ensemble Learning for Efficient VVC Bitrate Ladder Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème édition des journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339657v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">A Plane-based Approach for Indoor Point Clouds Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (Virtual), Italy. pp.7072-7079</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334238v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane-based Accurate Registration of Real-world Point Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMC 2021 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne / Virtual, Australia. pp.2018-2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9658727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plane-based Approach for Indoor Point Clouds Registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Recalage basé plans de nuages de points pour la navigation dans des environnements structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (Virtual), Italy. pp.7072-7079</w:t>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème édition des journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108891v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
+              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462796v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity Scalable Encoder based on Local Adaptation of the Spatial Resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118078v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-complexity Scalable Encoder based on Local Adaptation of the Spatial Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793025v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Hamidouche</w:t>
+                <w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
+              <w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874660v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Compression Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
+              <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874628v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
+              <w:t xml:space="preserve">Data Compression Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Snowbird, United States. pp.411-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724383v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899633v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VCIP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Tanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547813v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of stereo matching algorithms on multi-core Digital Signal Processor platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Menant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Image Processing, Measurement (3DIPM), and Applications 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Burlingame, United States. pp.49-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.20.3DIPM-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526972v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengyang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Deforges</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t>
+              <w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622686v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Deforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415724v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of cost construction methods onto a C6678 platform for stereo matching</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853821⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Multimedia Expo Workshops (ICMEW 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seattle, WA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420790v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">A comparison of cost construction methods onto a C6678 platform for stereo matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t>
+              <w:t xml:space="preserve">2016 Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2016.7853821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415730v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t>
+              <w:t xml:space="preserve">Pacific Conference on Computer Graphics and Applications (Pacific Graphics) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/PG.20151277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229472v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Photonics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2187045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229462v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for view-dependent hologram representation and adaptive reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec, Canada. pp.4962 - 4966, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229610v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229462v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized fixed point implementation of a local stereo matching algorithm onto C66x DSP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">A framework for view-dependent hologram representation and adaptive reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing, ICIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2015, Québec city, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101822v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">Optimized fixed point implementation of a local stereo matching algorithm onto C66x DSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reims Image 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2014.7115636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093050v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morlet Wavelet transformed holograms for numerical adaptive view-based reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 9216, Optics and Photonics for Information Processing VIII, 92160G (19 September 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Reims Image 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Reims, France. pp.1 - 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115531v1</w:t>
+                <w:t xml:space="preserve">hal-01093050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating a Dataflow-based RTOS for Heterogeneous MPSoC by means of a Stereo Matching Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+                <w:t xml:space="preserve">Morlet Wavelet transformed holograms for numerical adaptive view-based reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Proc. SPIE 9216, Optics and Photonics for Information Processing VIII, 92160G (19 September 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101788v1</w:t>
+                <w:t xml:space="preserve">hal-01115531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense long-term motion estimation via Statistical Multi-Step Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Lisbon, Portugal. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shupeng Zhu</w:t>
+                <w:t xml:space="preserve">Demonstrating a Dataflow-based RTOS for Heterogeneous MPSoC by means of a Stereo Matching Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296969v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet compression of digital holograms: Towards a view-dependent framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference on Applications of Digital Image Processing XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2027199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense motion estimation between distant frames: combinatorial multi-step integration and statistical selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shupeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servìère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868251v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet compression of Digital Holograms: Towards a view-dependent framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">Dense motion estimation between distant frames: combinatorial multi-step integration and statistical selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Applications of Digital Image Processing XXXVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3429</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957863v1</w:t>
+                <w:t xml:space="preserve">hal-00868251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de mouvement dense entre images distantes : intégration combinatoire multi-steps et sélection statistique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Wavelet compression of Digital Holograms: Towards a view-dependent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartik Viswanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Applications of Digital Image Processing XXXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Diego, United States. pp.UNSP 88561N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2027199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859688v1</w:t>
+                <w:t xml:space="preserve">hal-00957863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Estimation de mouvement dense entre images distantes : intégration combinatoire multi-steps et sélection statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIVe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.427</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724399v1</w:t>
+                <w:t xml:space="preserve">hal-00859688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective View Synthesis Quality Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">MULTI-TEXTURING 3D MODELS: HOW TO CHOOSE THE BEST TEXTURE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-56</w:t>
+              <w:t xml:space="preserve">IC3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681304v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de Scènes Naturelles à Partir de Séquences Vidéos Multi-vue plus Profondeur (MVD)</w:t>
+                <w:t xml:space="preserve">A content based method for perceptually driven joint color/depth compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alj</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">coresa2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France. pp.35</w:t>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785824v1</w:t>
+                <w:t xml:space="preserve">hal-00670373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A content based method for perceptually driven joint color/depth compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
+                <w:t xml:space="preserve">Modélisation de Scènes Naturelles à Partir de Séquences Vidéos Multi-vue plus Profondeur (MVD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-82</w:t>
+              <w:t xml:space="preserve">coresa2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670373v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-TEXTURING 3D MODELS: HOW TO CHOOSE THE BEST TEXTURE?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">Objective View Synthesis Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Belgium</w:t>
+              <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785836v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shupeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIT-RATE ALLOCATION BETWEEN TEXTURE AND DEPTH: INFLUENCE OF DATA SEQUENCE CHARACTERISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riou Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.PS2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space Carving MVD Sequences for Modeling Natural 3D Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t>
+              <w:t xml:space="preserve">Three-Dimensional Image Processing (3DIP) and Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748517v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Carving MVD Sequences for Modeling Natural 3D Scenes</w:t>
+                <w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alj</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Three-Dimensional Image Processing (3DIP) and Applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751443v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating polygon soup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colleu</w:t>
+                <w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Labit</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing (DSP), 2011, Special Session on Multiview and 3D Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDSP.2011.6005017⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp. 249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2012.6213339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673149v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-QuadTree : une nouvelle structure de quadtree pour cartes de profondeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorra Riahi</w:t>
+                <w:t xml:space="preserve">Object-based Layered Depth Images for improved virtual view synthesis in rate-constrained context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. http://vincent.jantet.free.fr/publication/jantet-11-ICIP.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00596246v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-rate allocation for Multi-view video plus depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Köppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Antalya, Turkey. pp.40</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595580v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Video: new techniques and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+                <w:t xml:space="preserve">Z-QuadTree : une nouvelle structure de quadtree pour cartes de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies, SIFWICT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657324v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Bit-rate allocation for Multi-view video plus depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t>
+              <w:t xml:space="preserve">3DTV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Antalya, Turkey. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617534v1</w:t>
+                <w:t xml:space="preserve">hal-00595580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-based Layered Depth Images for improved virtual view synthesis in rate-constrained context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+                <w:t xml:space="preserve">3D Video: new techniques and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. http://vincent.jantet.free.fr/publication/jantet-11-ICIP.pdf</w:t>
+              <w:t xml:space="preserve">First Sino-French Workshop on Education and Research collaborations in Information and Communication Technologies, SIFWICT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628013v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des vues 3D synthétisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can 3D synthesized views be reliably assessed through usual subjective and objective evaluation protocols?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Köppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.2597-2600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polygon soup representation for multiview coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Floating polygon soup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Three-Dimensional Image Processing (3DIP) and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.843654⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing (DSP), 2011, Special Session on Multiview and 3D Video Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2011.6005017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617887v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération, Compression et Rendu de LDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coresa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo 3D : quel débit pour la profondeur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jantet</w:t>
+                <w:t xml:space="preserve">A polygon soup representation for multiview coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORESA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Three-Dimensional Image Processing (3DIP) and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.ISBN: 978-0-8194-7919-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.843654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533843v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on visual rendering quality through content-based depth map coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Vidéo 3D : quel débit pour la profondeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Picture Coding Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">CORESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541208v1</w:t>
+                <w:t xml:space="preserve">hal-00533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental-LDI for Multi-View Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jantet</w:t>
+                <w:t xml:space="preserve">Focus on visual rendering quality through content-based depth map coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
+              <w:t xml:space="preserve">28th Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457630v1</w:t>
+                <w:t xml:space="preserve">hal-00541208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation compacte à base de quadrilatères pour la vidéo 3D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Recalage GPS / SIG / Video, et synthèse de textures de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sourimant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">Conférence COmpression et REpresentation des Signaux Audiovisuels, CORESA'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404650v1</w:t>
+                <w:t xml:space="preserve">hal-00457633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage GPS / SIG / Video, et synthèse de textures de bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation compacte à base de quadrilatères pour la vidéo 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Sourimant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+                <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COmpression et REpresentation des Signaux Audiovisuels, CORESA'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Toulouse, France. pp.1--6</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457633v1</w:t>
+                <w:t xml:space="preserve">inria-00404650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact quad-based representation for 3D video</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colleu</w:t>
+                <w:t xml:space="preserve">Incremental-LDI for Multi-View Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Balter</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457585v1</w:t>
+                <w:t xml:space="preserve">hal-00457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Initialization for the Registration of GIS and Video Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Compact quad-based representation for 3D video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Sourimant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+                <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3DTV-Conference 2008 - The True Vision, Capture, Transmission and Display of 3D Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538474v1</w:t>
+                <w:t xml:space="preserve">hal-00457585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode d'initialisation automatique pour le recalage de données SIG et vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Automatic Initialization for the Registration of GIS and Video Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COmpression et REpresentation des Signaux Visuels (CORESA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 3DTV-Conference 2008 - The True Vision, Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504527v1</w:t>
+                <w:t xml:space="preserve">hal-00538474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une reconstruction 3D de zones urbaines : mise en correspondance de données Gps, Sig et Vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Une méthode d'initialisation automatique pour le recalage de données SIG et vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007, 21e Colloque en Traitement su Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">COmpression et REpresentation des Signaux Visuels (CORESA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504587v1</w:t>
+                <w:t xml:space="preserve">inria-00504527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gps, Gis and Video Fusion for Urban Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Vers une reconstruction 3D de zones urbaines : mise en correspondance de données Gps, Sig et Vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Petropolis, Brazil</w:t>
+              <w:t xml:space="preserve">GRETSI 2007, 21e Colloque en Traitement su Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00461522v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gps, Gis and Video Registration for Building Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Gps, Gis and Video Fusion for Urban Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2007, 14th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Computer Graphics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Petropolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504586v1</w:t>
+                <w:t xml:space="preserve">inria-00461522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données Gps, Sig et Vidéo pour la reconstruction d'environnements urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Gps, Gis and Video Registration for Building Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis 2007, onzième congrès francophone des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
+              <w:t xml:space="preserve">ICIP 2007, 14th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504585v1</w:t>
+                <w:t xml:space="preserve">inria-00504586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS, GIS and Video Fusion for Building Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Fusion de données Gps, Sig et Vidéo pour la reconstruction d'environnements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">Orasis 2007, onzième congrès francophone des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00461520v1</w:t>
+                <w:t xml:space="preserve">inria-00504585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D scene modeling for distributed video coding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+                <w:t xml:space="preserve">GPS, GIS and Video Fusion for Building Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of IEEE Int. Conf. on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504566v1</w:t>
+                <w:t xml:space="preserve">inria-00461520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Horain</w:t>
+                <w:t xml:space="preserve">3D scene modeling for distributed video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t>
+              <w:t xml:space="preserve">Proc. of IEEE Int. Conf. on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272421v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic and Accurate Object Positioning Using Targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Mohr</w:t>
+                <w:t xml:space="preserve">Analyse de séquences non calibrées pour la reconstruction 3D de scène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Oisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Horain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vezien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-China Workshop on Geometrical Modelling and Invariants for Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Xian, China. pp.222--229</w:t>
+              <w:t xml:space="preserve">Actes 11ème Congrès AFCET-RFIA (RFIA'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Clermont-Ferrand, France. pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548390v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement relatif à partir d'invariants projectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic and Accurate Object Positioning Using Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakeur Boufama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '91)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFCET, Mar 1991, Villeurbanne, France. pp.311--321</w:t>
+              <w:t xml:space="preserve">Europe-China Workshop on Geometrical Modelling and Invariants for Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Xian, China. pp.222--229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548449v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Positioning from Geometric Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '91)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Maui, United States. pp.139--144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR.1991.139676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement relatif tridimensionnel à partir d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GRECO-PRC Communication Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1991, Toulouse, France. pp.397--408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Positioning with Poorly Calibrated Cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Positionnement relatif à partir d'invariants projectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st DARPA-ESPRIT Workshop on Applications of Invariance in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Reykjavik, Iceland. pp.7--45</w:t>
+              <w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA '91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCET, Mar 1991, Villeurbanne, France. pp.311--321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548450v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relative Positioning with Poorly Calibrated Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st DARPA-ESPRIT Workshop on Applications of Invariance in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Reykjavik, Iceland. pp.7--45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geometric Solutions to Some 3D Vision Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Geometric Reasoning for Perception and Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.R.C - G.D.R. Intelligence Artificielle, Sep 1991, Grenoble, France. pp.139--162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-57132-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10769,4023 +10877,4023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Amirpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Timmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (7), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395434v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Timmerer</w:t>
+                <w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3723006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (4), pp.1092 - 1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tbc.2025.3627787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025622v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarno Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (1), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13640-024-00650-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PS-NET: an end-to-end phase space depth estimation approach for computer-generated holograms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.501085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04392285v1</w:t>
+                <w:t xml:space="preserve">hal-04767264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jinjia Zhou</w:t>
+                <w:t xml:space="preserve">PS-NET: an end-to-end phase space depth estimation approach for computer-generated holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.501085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04767264v1</w:t>
+                <w:t xml:space="preserve">hal-04392285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241249v1</w:t>
+                <w:t xml:space="preserve">hal-04223061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-Seg: a horizontal reconstruction volume segmentation method for accurate depth estimation in a computer-generated hologram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (12), pp.3195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.487338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Zou</w:t>
+                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.4199-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.480561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04223061v1</w:t>
+                <w:t xml:space="preserve">hal-03997493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a deep learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a depth-from-focus approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (10), pp.D77-D89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.478634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.480561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997493v1</w:t>
+                <w:t xml:space="preserve">hal-03997475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a depth-from-focus approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.478634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997475v1</w:t>
+                <w:t xml:space="preserve">hal-04356726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Zou</w:t>
+                <w:t xml:space="preserve">PSDFH: A Phase-Space-Based Depth from Hologram Extraction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13042463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356726v1</w:t>
+                <w:t xml:space="preserve">hal-03997534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDFH: A Phase-Space-Based Depth from Hologram Extraction Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13042463⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997534v1</w:t>
+                <w:t xml:space="preserve">hal-04241249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dumenil</w:t>
+                <w:t xml:space="preserve">S. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Fournier</w:t>
+                <w:t xml:space="preserve">W. Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088093v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CNN-Based Prediction-Aware Quality Enhancement Framework for VVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.466-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3092598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Zou</w:t>
+                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojian Li</w:t>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Su</w:t>
+                <w:t xml:space="preserve">Patrick Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (11), pp.4508-4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040344v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Adaptive Quantization based on Temporal Distortion Propagation model for HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Tanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (11), pp.5419-5434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2919180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2781420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatized method to parameterize embedded stereo matching algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80, pp.92-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (20), pp.5459 - 5470. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.005459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-reference combinatorial strategy towards longer long-term dense motion estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.66-80. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2016.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (1), pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of depth/texture bit-rate allocation in multi-view video plus depth compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (11-12), pp.615-625. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-013-0363-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automatic GIS-video initial registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 67 (1-2), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-011-0249-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Projection Filling method for occlusion handling in Depth-Image-Based Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, http://vincent.jantet.free.fr/publication/jantet-11-3DResearch.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Quality Metric for 3-D Synthesized View Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Pépion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Köppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.J-STSP-ETVC-00048-2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polygon soup representation for multiview coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (5-6), pp.561-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2010.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D scene modeling for distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (5), pp.1246-1257. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2007.894272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-model based frame interpolation for distributed video coding of static scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (5), pp.1246-1257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00504242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and efficient video coding using 3D modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">Scalable and efficient coding using 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8 (6), pp.1147-1155. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 8 (6), pp.1147-1155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2006.879873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00000062v1</w:t>
+                <w:t xml:space="preserve">inria-00504226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable and efficient coding using 3D modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gioia</w:t>
+                <w:t xml:space="preserve">Scalable and efficient video coding using 3D modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8 (6), pp.1147-1155</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 8 (6), pp.1147-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2006.879873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504226v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Geometric Properties for Automatic Object Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakeur Boufama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 16 (1), pp.27--33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0262-8856(97)00047-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Local Projective Invariants for the Recognition of Smooth Plane Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Rothwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc van Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 19 (3), pp.211--236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00055145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14795,1368 +14903,1368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and calculation unit for estimating a depth map from a digital hologram, method for coding a video sequence, computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024127465 (A1). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for estimating a depth map associated with a digital hologram representing a scene and computer program associated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2024153118 (A1). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for coding and decoding data corresponding to a video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2022141475 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for digitally generating a hologram, related device and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2018143589 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for multi-view mesh texturing and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2803041 A1. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US20140354632 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301568v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for multi-view mesh texturing and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US20140354632 A1. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2803041 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301440v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for generating a motion field for a video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tomas Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014122131 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for modelling a 3d scene and corresponding device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Method for modelling a 3D scene and corresponding device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US20130187918 A1. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2605217 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301556v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for modelling a 3D scene and corresponding device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Method for modelling a 3d scene and corresponding device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2605217 A1. 2013</w:t>
+              <w:t xml:space="preserve">France, Patent n° : US20130187918 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301448v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Impact of Standard Image Compression Techniques on Performance of Image Classification with a Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dejean-Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INSA Rennes; Univ Rennes; IETR; Institut Pascal. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Cross Ratios</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stability of Projective Invariants : Some Methodological Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kale Aastrom</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00590012v1</w:t>
+                <w:t xml:space="preserve">inria-00590014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Projective Invariants : Some Methodological Aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random Cross Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kale Aastrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 1992</w:t>
+              <w:t xml:space="preserve">[Technical Report] IMAG-RT - 92-088 ; LIFIA - 92-014, 1992, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00590014v1</w:t>
+                <w:t xml:space="preserve">inria-00590012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Positioning with Poorly Calibrated Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IMAG-RT - 91-64, 1991, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16166,1067 +16274,1067 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00773180v1</w:t>
+                <w:t xml:space="preserve">hal-00598697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, pp.36</w:t>
+              <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598697v1</w:t>
+                <w:t xml:space="preserve">hal-00773180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D2.2 of the PERSEE project : Analyse/Synthese de Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00561439v1</w:t>
+                <w:t xml:space="preserve">hal-00561454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.43</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561454v1</w:t>
+                <w:t xml:space="preserve">hal-00561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual quality assessment of synthesized views in the context of 3D-TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering Architectures, Techniques and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.439-474, 2013, 978-1-4419-9964-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9964-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Positioning with Uncalibrated Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Grosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph L. Mundy and Andrew Zisserman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Invariance in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, pp.440--460, 1992, Artificial Intelligence, 978-0-262-13285-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Solutions to Some 3D Vision Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inglebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Quan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James L. Crowley and E. Granum and R. Storer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integration and Control in Real Time Active Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 1991, esprit bra Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17236,114 +17344,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques contributions des invariants projectifs à la vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 1993. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17490,51 +17598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444229v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gendrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226626" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Lingadahalli Ravi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Favre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108891v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Menant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853821" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Viswanathan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115636" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2027199" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785824v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785836v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2011.6005017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596246v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Riahi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843654" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530752v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457630v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404650v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Balter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sourimant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504527v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504586v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504585v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461520v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maitre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Boufama" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548449v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Grosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1991.139676" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548451v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548450v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57132-9_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G9SMPSW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.09.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628167v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0249-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628019v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2010.01.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.894272" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000062v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.879873" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504226v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Balter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gioia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548342v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(97)00047-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548380v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Carlsson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Rothwell" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Diest" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00055145" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BHXL0RQ3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301568v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301440v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590012v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Aastrom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590014v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548442v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548456v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inglebert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005137v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gendrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Lingadahalli Ravi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922680" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Menant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853821" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Viswanathan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115636" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2027199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Riahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2011.6005017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617887v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sourimant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Balter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maitre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Boufama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1991.139676" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Grosso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57132-9_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G9SMPSW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0249-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2010.01.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540742v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.894272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Balter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gioia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.879873" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(97)00047-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Carlsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Rothwell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Diest" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00055145" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BHXL0RQ3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301440v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590014v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Aastrom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inglebert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>