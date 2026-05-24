--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -322,412 +322,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam SLAM - the last mile of camera calibration with 3DGS</w:t>
+                <w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+                <w:t xml:space="preserve">Pierre Le Gargasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pateux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+                <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Ladune</w:t>
+                <w:t xml:space="preserve">Nicolas Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131219v1</w:t>
+                <w:t xml:space="preserve">hal-05054490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOGausS: Better Optimized Gaussian Splatting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adam SLAM - the last mile of camera calibration with 3DGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444229v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCBnCO: A Carbon Intensity Model of FR-4 Printed Circuit Boards Based on Company Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BOGausS: Better Optimized Gaussian Splatting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Gargasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pelcat</w:t>
+                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beuve</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théo Ladune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoran Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Conference on Technologies for Sustainability (SusTech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Los Angeles, CA, United States. </w:t>
+              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.765-769, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SusTech63138.2025.11025732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054490v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeRV++: An Enhanced Implicit Neural Video Representation</w:t>
               </w:r>
@@ -811,1953 +811,1953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356642v1</w:t>
+                <w:t xml:space="preserve">hal-04356639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel Level Depth Estimation in Computer Generated Holograms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219354v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+                <w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168692v1</w:t>
+                <w:t xml:space="preserve">hal-04304489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality Assessment of Light Field Image Based on Spatio-Angular Textural Variation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+                <w:t xml:space="preserve">AICT: An Adaptive Image Compression Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304489v1</w:t>
+                <w:t xml:space="preserve">hal-04356642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pixel Level Depth Estimation in Computer Generated Holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Fu</w:t>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjia Zhou</w:t>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205183v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Marie</w:t>
+                <w:t xml:space="preserve">Open access dataset of holographic videos for codec analysis and machine learning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t>
+              <w:t xml:space="preserve">2023 15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.258-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091521v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Towards Machine Perception Aware Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/euvip58404.2023.10323063⟩</w:t>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on MultiMedia Signal Processing (MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356730v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Per-Shot Transformer-Based Bitrate Ladder Prediction for Adaptive Video Streaming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">Evaluation of Image Quality Assessment Metrics for Semantic Segmentation in a Machine-to-Machine Communication Scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icip49359.2023.10222094⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Quality of Multimedia Experience (QoMEX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX58391.2023.10178503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356639v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">ConvNeXt-ChARM: ConvNeXt-based Transform for Efficient Neural Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 11th European Workshop on Visual Information Processing (EUVIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/euvip58404.2023.10323063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219574v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Temporal Consistency in Image-Based Rendering for Immersive Video Transmission</w:t>
+                <w:t xml:space="preserve">Ensemble Learning for Efficient VVC Bitrate Ladder Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
+                <w:t xml:space="preserve">Nicolas Dholland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP 2022)</w:t>
+              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922680⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835129v1</w:t>
+                <w:t xml:space="preserve">hal-03923199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Coding for Machines: Large-Scale Evaluation of Deep Neural Networks Robustness to Compression Artifacts for Semantic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Conventional and Learning-Based Depth Estimators for Immersive Video Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Milovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 24th International Workshop on Multimedia Signal Processing ( MMSP 2022 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Shanghai, China. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9948931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Zou</w:t>
+                <w:t xml:space="preserve">Exploring Temporal Consistency in Image-Based Rendering for Immersive Video Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smitha Lingadahalli Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gendrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t>
+              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217321v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Learning-based Bitrate Ladder Prediction Methods for Adaptive Video Streaming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">DEEBLIF: DEEP BLIND LIGHT FIELD IMAGE QUALITY ASSESSMENT BY EXTRACTING ANGULAR AND SPATIAL INFORMATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018038⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing, ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.2266-2270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407094v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karol Desnos</w:t>
+                <w:t xml:space="preserve">Benchmarking Learning-based Bitrate Ladder Prediction Methods for Adaptive Video Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Telili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, San Jose, France. pp.325-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS56426.2022.10018038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555716v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning for Efficient VVC Bitrate Ladder Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Expert Training: Enhancing AI Resilience to Image Coding Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Workshop on Visual Information Processing (EUVIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Imaging, Image Processing: Algorithms and Systems XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03923199v1</w:t>
+                <w:t xml:space="preserve">hal-03555716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plane-based Approach for Indoor Point Clouds Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,642 +2802,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-based Accurate Registration of Real-world Point Clouds</w:t>
+                <w:t xml:space="preserve">Recalage basé plans de nuages de points pour la navigation dans des environnements structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ketty Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2021 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - 18ème édition des journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329646v1</w:t>
+                <w:t xml:space="preserve">hal-03339657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage basé plans de nuages de points pour la navigation dans des environnements structurés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Marchand</w:t>
+                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18ème édition des journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339657v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Selection CNN-based VVC Quality Enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Plane-based Accurate Registration of Real-world Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketty Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Picture Coding Symposium, PCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bristol, United Kingdom. pp.9477473, </w:t>
+              <w:t xml:space="preserve">SMC 2021 - IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne / Virtual, Australia. pp.2018-2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS50896.2021.9477473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC52423.2021.9658727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334238v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dhollande</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
+              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461291v1</w:t>
+                <w:t xml:space="preserve">hal-03462796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the impact of training data in CNN-based super-resolution for low bitrate end-to-end video coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Prediction-Aware Quality Enhancement of VVC Using CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gildas Cocherel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Visual Communications and Image Processing (VCIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Macau, France. pp.310-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA50016.2020.9286717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VCIP49819.2020.9301884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462796v1</w:t>
+                <w:t xml:space="preserve">hal-03461291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity Scalable Encoder based on Local Adaptation of the Spatial Resolution</w:t>
               </w:r>
@@ -3512,408 +3512,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899633v1</w:t>
+                <w:t xml:space="preserve">hal-01793025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Decomposition Pre-processing for Spatial Scalability Video Compression Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Picture Coding Symposium (PCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Spatial Scalability Scheme Using HEVC for 4K and VR Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Compression Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Snowbird, United States. pp.411-411, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/dcc.2018.00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Complexity Joint RDO of Prediction Units Couples for HEVC Intra Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Tanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ropert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3922,738 +3939,721 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8462489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Performance comparison of objective metrics on free-viewpoint videos with different depth coding algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t>
+              <w:t xml:space="preserve">SPIE International Symposium on Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, San diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2321270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637084v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A full-reference Image Quality Assessment metric for 3D Synthesized Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCIP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t>
+              <w:t xml:space="preserve">Image Quality and System Performance Conference, at IS&amp;T Electronic Imaging 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Burlingame, United States. pp.366-1-366-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/issn.2470-1173.2018.12.iqsp-366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899637v1</w:t>
+                <w:t xml:space="preserve">hal-01637084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Adaptive Quantization using accurate estimations of Inter and Skip probabilities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">SC-IQA: Shift compensation based image quality assessment for DIBR-synthesized views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">VCIP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taichung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PCS.2018.8456275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vcip.2018.8698654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793025v1</w:t>
+                <w:t xml:space="preserve">hal-01899637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of stereo matching algorithms on multi-core Digital Signal Processor platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean François Nezan</w:t>
+                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Processing, Measurement (3DIPM), and Applications 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.20.3DIPM-007⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739928v1</w:t>
+                <w:t xml:space="preserve">hal-01547813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-block dependencies consideration for intra coding in H.264/AVC and HEVC standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">A comparison of stereo matching algorithms on multi-core Digital Signal Processor platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Nouvelle Orléans, LA, United States. pp.1537-1541, </w:t>
+              <w:t xml:space="preserve">3D Image Processing, Measurement (3DIPM), and Applications 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Burlingame, United States. pp.49-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2017.20.3DIPM-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547813v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengyang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4726,64 +4726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIQSV: A no reference image quality assessment metric for 3D synthesized views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,64 +4843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer generated hologram from Multiview-plus-Depth data considering specular reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,51 +4999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5090,64 +5090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex modulation computer-generated hologram with occlusion effect by a fast hybrid point-source/wave-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5207,64 +5207,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast generation of complex modulation video holograms using temporal redundancy compression and hybrid point-source/wave-field approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5324,64 +5324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex modulation computer-generated hologram by a fast hybrid point-source/wave-field approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for view-dependent hologram representation and adaptive reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5549,51 +5549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized fixed point implementation of a local stereo matching algorithm onto C66x DSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,64 +5653,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morlet Wavelet transformed holograms for numerical adaptive view-based reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet compression of digital holograms: Towards a view-dependent framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shupeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,51 +6444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet compression of Digital Holograms: Towards a view-dependent framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartik Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6637,380 +6637,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-TEXTURING 3D MODELS: HOW TO CHOOSE THE BEST TEXTURE?</w:t>
+                <w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alj</w:t>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boisson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC3D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France. pp. 249 - 252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2012.6213339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785836v1</w:t>
+                <w:t xml:space="preserve">hal-00724399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A content based method for perceptually driven joint color/depth compression</w:t>
+                <w:t xml:space="preserve">MULTI-TEXTURING 3D MODELS: HOW TO CHOOSE THE BEST TEXTURE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-82</w:t>
+              <w:t xml:space="preserve">IC3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670373v1</w:t>
+                <w:t xml:space="preserve">hal-00785836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de Scènes Naturelles à Partir de Séquences Vidéos Multi-vue plus Profondeur (MVD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">coresa2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective View Synthesis Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Conze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7039,904 +7061,874 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereoscopic Displays and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A content based method for perceptually driven joint color/depth compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8288-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768494v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIT-RATE ALLOCATION BETWEEN TEXTURE AND DEPTH: INFLUENCE OF DATA SEQUENCE CHARACTERISTICS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shupeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748515v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Carving MVD Sequences for Modeling Natural 3D Scenes</w:t>
+                <w:t xml:space="preserve">BIT-RATE ALLOCATION BETWEEN TEXTURE AND DEPTH: INFLUENCE OF DATA SEQUENCE CHARACTERISTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Alj</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riou Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Three-Dimensional Image Processing (3DIP) and Applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.PS2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751443v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t>
+                <w:t xml:space="preserve">Space Carving MVD Sequences for Modeling Natural 3D Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Youssef Alj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t>
+              <w:t xml:space="preserve">Three-Dimensional Image Processing (3DIP) and Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748517v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge-based structural distortion indicator for the quality assessment of 3D synthesized views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">RELIABILITY OF 2D QUALITY ASSESSMENT METHODS FOR SYNTHESIZED VIEWS EVALUATION IN STEREOSCOPIC VIEWING CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS), 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3DTV-CONFERENCE 2012 The True Vision Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zurich, Switzerland. pp.RT3-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724399v1</w:t>
+                <w:t xml:space="preserve">hal-00748517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-based Layered Depth Images for improved virtual view synthesis in rate-constrained context</w:t>
+                <w:t xml:space="preserve">Floating polygon soup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jantet</w:t>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
+                <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing (DSP), 2011, Special Session on Multiview and 3D Video Coding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Corfu, Greece. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDSP.2011.6005017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628013v1</w:t>
+                <w:t xml:space="preserve">hal-00673149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Object-based Layered Depth Images for improved virtual view synthesis in rate-constrained context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. http://vincent.jantet.free.fr/publication/jantet-11-ICIP.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617534v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-QuadTree : une nouvelle structure de quadtree pour cartes de profondeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorra Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,139 +7943,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00596246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-rate allocation for Multi-view video plus depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Antalya, Turkey. pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8108,64 +8100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Video: new techniques and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8197,420 +8189,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des vues 3D synthétisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Perceived quality of DIBR-based synthesized views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Köppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.39</w:t>
+              <w:t xml:space="preserve">SPIE Optics + Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States. pp.8135-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628075v1</w:t>
+                <w:t xml:space="preserve">hal-00617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can 3D synthesized views be reliably assessed through usual subjective and objective evaluation protocols?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité des vues 3D synthétisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.2597-2600</w:t>
+              <w:t xml:space="preserve">ORASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Praz-sur-Arly, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628066v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating polygon soup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colleu</w:t>
+                <w:t xml:space="preserve">Can 3D synthesized views be reliably assessed through usual subjective and objective evaluation protocols?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Köppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Pépion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Digital Signal Processing (DSP), 2011, Special Session on Multiview and 3D Video Coding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussels, Belgium. pp.2597-2600</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDSP.2011.6005017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673149v1</w:t>
+                <w:t xml:space="preserve">hal-00628066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération, Compression et Rendu de LDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coresa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8635,90 +8635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polygon soup representation for multiview coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Three-Dimensional Image Processing (3DIP) and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San José, United States. pp.ISBN: 978-0-8194-7919-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8752,103 +8752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo 3D : quel débit pour la profondeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORESA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8873,64 +8873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus on visual rendering quality through content-based depth map coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8981,64 +8981,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage GPS / SIG / Video, et synthèse de textures de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9070,325 +9070,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation compacte à base de quadrilatères pour la vidéo 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colleu</w:t>
+                <w:t xml:space="preserve">Incremental-LDI for Multi-View Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle Balter</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
+              <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00404650v1</w:t>
+                <w:t xml:space="preserve">hal-00457630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental-LDI for Multi-View Coding</w:t>
+                <w:t xml:space="preserve">Représentation compacte à base de quadrilatères pour la vidéo 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jantet</w:t>
+                <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+                <w:t xml:space="preserve">Claude Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
+              <w:t xml:space="preserve">ORASIS'09 - Congrès des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trégastel, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457630v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00404650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact quad-based representation for 3D video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV-Conference 2009, The True Vison, Capture, Transmission and Display of 3D Video</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Postdam, Germany. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9413,51 +9413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Initialization for the Registration of GIS and Video Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9508,51 +9508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode d'initialisation automatique pour le recalage de données SIG et vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10091,51 +10091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D scene modeling for distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10387,200 +10387,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00548390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Positioning from Geometric Invariants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positionnement relatif tridimensionnel à partir d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Mohr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '91)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du GRECO-PRC Communication Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1991, Toulouse, France. pp.397--408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548453v1</w:t>
+                <w:t xml:space="preserve">inria-00548451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement relatif tridimensionnel à partir d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative Positioning from Geometric Invariants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Mohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GRECO-PRC Communication Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision &amp; Pattern Recognition (CVPR '91)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Maui, United States. pp.139--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.1991.139676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00548451v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement relatif à partir d'invariants projectifs</w:t>
               </w:r>
@@ -10891,90 +10891,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convex Hull Prediction Methods for Bitrate Ladder Construction: Design, Evaluation, and Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Telili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Amirpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Timmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11025,90 +11025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Light Field Image Quality Assessment Using Multiplane Texture and Multilevel Wavelet Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianjun Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11159,64 +11159,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced fine-tuning procedures to enhance DNN robustness in visual coding for machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,1850 +11287,1850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shishun Tian</w:t>
+                <w:t xml:space="preserve">PS-NET: an end-to-end phase space depth estimation approach for computer-generated holograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinjia Zhou</w:t>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.501085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767264v1</w:t>
+                <w:t xml:space="preserve">hal-04392285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PS-NET: an end-to-end phase space depth estimation approach for computer-generated holograms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">A New Benchmark Database and Objective Metric for Light Field Image Quality Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinjia Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (2), pp.2473. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.501085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcsvt.2024.3486336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392285v1</w:t>
+                <w:t xml:space="preserve">hal-04767264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shishun Tian</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223061v1</w:t>
+                <w:t xml:space="preserve">hal-04241249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-Seg: a horizontal reconstruction volume segmentation method for accurate depth estimation in a computer-generated hologram</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">Blind Perceptual Quality Assessment of LFI Based on Angular-Spatial Effect Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (12), pp.3195. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.487338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBC.2023.3308329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122546v1</w:t>
+                <w:t xml:space="preserve">hal-04223061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a deep learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">H-Seg: a horizontal reconstruction volume segmentation method for accurate depth estimation in a computer-generated hologram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.4199-4215. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (12), pp.3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.480561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.487338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997493v1</w:t>
+                <w:t xml:space="preserve">hal-04122546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a depth-from-focus approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a deep learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (10), pp.D77-D89. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.4199-4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.478634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.480561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997475v1</w:t>
+                <w:t xml:space="preserve">hal-03997493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Zou</w:t>
+                <w:t xml:space="preserve">Automatic depth map retrieval from digital holograms using a depth-from-focus approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (10), pp.D77-D89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.478634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356726v1</w:t>
+                <w:t xml:space="preserve">hal-03997475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDFH: A Phase-Space-Based Depth from Hologram Extraction Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">EDDMF: An Efficient Deep Discrepancy Measuring Framework For Full-Reference Light Field Image Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (4), pp.2463. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ieee Transactions On Image Processing, 32, pp.6426-6440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13042463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tip.2023.3329663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997534v1</w:t>
+                <w:t xml:space="preserve">hal-04356726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVBLiF: A Pseudo Video-Based Blind Quality Assessment Metric for Light Field Image</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wenbin Zou</w:t>
+                <w:t xml:space="preserve">PSDFH: A Phase-Space-Based Depth from Hologram Extraction Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Madali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.2463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2023.3278452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13042463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241249v1</w:t>
+                <w:t xml:space="preserve">hal-03997534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CNN-Based Prediction-Aware Quality Enhancement Framework for VVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Cocherel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.466-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3092598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040344v1</w:t>
+                <w:t xml:space="preserve">hal-03413341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CNN-Based Prediction-Aware Quality Enhancement Framework for VVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Nasiri</w:t>
+                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Herrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dumenil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2021.3092598⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (11), pp.4508-4522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413341v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-driven Variable Frame-Rate for Green Video Coding in Broadcast Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Herrou</w:t>
+                <w:t xml:space="preserve">Quality assessment of DIBR-synthesized views: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bonnineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">W. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dumenil</w:t>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Fournier</w:t>
+                <w:t xml:space="preserve">T. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (11), pp.4508-4522. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 423, pp.158-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSVT.2020.3046881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2020.09.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088093v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Adaptive Quantization based on Temporal Distortion Propagation model for HEVC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shishun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (11), pp.5419-5434. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2919180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151631v1</w:t>
+                <w:t xml:space="preserve">hal-01899625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark of DIBR Synthesized View Quality Assessment Metrics on a new database for Immersive Media Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Optimal Adaptive Quantization based on Temporal Distortion Propagation model for HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Tanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ropert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (5), pp.1235-1247. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.5419-5434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2018.2875307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2019.2919180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899625v1</w:t>
+                <w:t xml:space="preserve">hal-02151631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIQSV+: A No-Reference Synthesized View Quality Assessment Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shishun Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Déforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (4), pp.1652-1664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13190,51 +13190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13294,64 +13294,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid approach for fast occlusion processing in computer-generated hologram calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13528,64 +13528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération Numérique d'Hologrammes : État de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13636,103 +13636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of depth/texture bit-rate allocation in multi-view video plus depth compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (11-12), pp.615-625. </w:t>
@@ -13783,64 +13783,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward automatic GIS-video initial registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13900,64 +13900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Projection Filling method for occlusion handling in Depth-Image-Based Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13995,103 +13995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a New Quality Metric for 3-D Synthesized View Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Pépion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Köppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ndjiki-Nya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.J-STSP-ETVC-00048-2011</w:t>
@@ -14120,90 +14120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polygon soup representation for multiview coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (5-6), pp.561-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14250,51 +14250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D scene modeling for distributed video coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14354,51 +14354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-model based frame interpolation for distributed video coding of static scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14531,64 +14531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable and efficient video coding using 3D modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14917,77 +14917,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and calculation unit for estimating a depth map from a digital hologram, method for coding a video sequence, computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15018,77 +15018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for estimating a depth map associated with a digital hologram representing a scene and computer program associated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Madali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15158,51 +15158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Aubié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2022141475 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15220,64 +15220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for digitally generating a hologram, related device and computer program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15308,103 +15308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for multi-view mesh texturing and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20140354632 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15422,103 +15422,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for multi-view mesh texturing and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2803041 A1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15637,103 +15637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for modelling a 3D scene and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2605217 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15751,103 +15751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for modelling a 3d scene and corresponding device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Alj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20130187918 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15910,51 +15910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Impact of Standard Image Compression Techniques on Performance of Image Classification with a Convolutional Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dejean-Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16301,77 +16301,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D coding tools final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16406,51 +16406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16458,51 +16458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16537,90 +16537,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16655,64 +16655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D2.2 of the PERSEE project : Analyse/Synthese de Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16754,233 +16754,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.43</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561454v1</w:t>
+                <w:t xml:space="preserve">hal-00561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Representation and coding of 3D video data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Drémeau</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00561439v1</w:t>
+                <w:t xml:space="preserve">hal-00561454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16998,90 +16998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual quality assessment of synthesized views in the context of 3D-TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D-TV System with Depth-Image-Based Rendering Architectures, Techniques and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.439-474, 2013, 978-1-4419-9964-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17598,51 +17598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gendrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444229v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226626" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Lingadahalli Ravi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922680" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948931" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658727" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Menant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853821" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Viswanathan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115636" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2027199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785836v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751443v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628013v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Riahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2011.6005017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617887v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sourimant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404650v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Balter" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maitre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Boufama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548453v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1991.139676" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Grosso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57132-9_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G9SMPSW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0249-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2010.01.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540742v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.894272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Balter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gioia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.879873" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(97)00047-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Carlsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Rothwell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Diest" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00055145" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BHXL0RQ3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301440v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590014v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Aastrom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inglebert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Badi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoran Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Sj&#246;str&#246;m" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gargasson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelcat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SusTech63138.2025.11025732" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gendrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pateux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ladune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922828v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghorbel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip63160.2024.10849795" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356639v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Telili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishun Tian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222216" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip49359.2023.10222799" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Madali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178637" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinjia Zhou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337677" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091521v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX58391.2023.10178503" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/euvip58404.2023.10323063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Nasiri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dholland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Aubi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922824" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Lingadahalli Ravi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Milovanovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Henry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9948931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922680" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897951" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS56426.2022.10018038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketty Favre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nasiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dhollande" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cocherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS50896.2021.9477473" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03329646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC52423.2021.9658727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cocherel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA50016.2020.9286717" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP49819.2020.9301884" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Herrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Tanou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ropert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456275" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874660v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamidouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2018.8456307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dcc.2018.00064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8462489" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;forges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2321270" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/issn.2470-1173.2018.12.iqsp-366" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vcip.2018.8698654" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952414" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01739928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Menant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2017.20.3DIPM-007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01622686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deforges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952356" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574699" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Menant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2016.7853821" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/PG.20151277" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229472v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229462v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351751" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Viswanathan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Nezan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2014.7115636" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Conze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Crivelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101788v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229595v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2027199" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859688v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2012.6213339" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Alj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boisson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785824v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681304v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670373v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riou Paul" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748517v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Labit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2011.6005017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Riahi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595580v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657324v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;ppel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ndjiki-Nya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530752v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617887v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.843654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sourimant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Balter" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457585v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504527v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504586v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maitre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Oisel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fleuret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vezien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Boufama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mohr" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548453v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.1991.139676" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Grosso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548450v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-57132-9_9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G9SMPSW2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025622v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Amirpour" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Timmerer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3723006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395434v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Xiang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tbc.2025.3627787" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702530v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mercat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Vanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13640-024-00650-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.501085" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcsvt.2024.3486336" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04241249v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2023.3278452" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBC.2023.3308329" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.487338" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.480561" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997475v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.478634" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356726v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tip.2023.3329663" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13042463" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413341v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2021.3092598" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088093v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnineau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dumenil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2020.3046881" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Su" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.09.062" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2018.2875307" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02151631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2919180" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668626v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2781420" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01661830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Nezan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415697v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.005459" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2016.04.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279623v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907792v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Racap&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Riou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-013-0363-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0249-8" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628070v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457634v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2010.01.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540742v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.894272" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504242v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504226v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Balter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gioia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2006.879873" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548342v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0262-8856(97)00047-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Carlsson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Rothwell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Diest" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00055145" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-BHXL0RQ3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449044v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449020v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301440v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301568v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301448v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725126v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dejean-Servi&#232;res" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abdelouahab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590014v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590012v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Aastrom" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548445v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935604v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561454v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748518v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9964-1_15" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548442v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548456v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inglebert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Quan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005137v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>