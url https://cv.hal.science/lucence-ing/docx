--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -147,1560 +147,1655 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t>
+                <w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHR 2025 - 6th Conference on Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169869v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330342v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers jalons de la collation multilingue du De Regimine Principum latin et vernaculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI CILFR Congresso internazionale di linguistica e di filologia romanza Lecce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CILPR, Jun 2025, Lecce, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasul Dent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEI Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TEI Consortium, Sep 2025, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kanaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disparitions lexicales dans les scènes d’affrontement au sein du Lancelot en prose du XIIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dies Romanicus Turicensis XI – Praesentia / Absentia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Zürich, 2021, En Ligne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Castillo Lluch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Faye</w:t>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390100v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collating Medieval Vernacular Texts. Aligning Witnesses, Classifying Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH2019 Digital Humanities Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I am too old for this style!&amp;quot; A stylometric benchmark of age effect on authorship attribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05169869v3</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasul Dent</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kanaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05330342v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding language diversity in TEI: a description of regional and non-standard languages in multilingual diachronic corpora</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collation assistée par ordinateur de témoins de textes en ancien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...456 lines deleted...]
-                <w:t xml:space="preserve">hal-02268348v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02023936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel d'annotation du projet e-CaM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brisville-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castillo Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Díez Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS de Lyon; Agorantic FR 3621; CIHAM. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bénière</w:t>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-02023936v1</w:t>
+                <w:t xml:space="preserve">hal-05390100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant modelization (in multilingual context)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2025 Seeing the Difference: Visualizing Textual Variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leflaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1710,124 +1805,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1837,114 +1932,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obsolescence lexicale en français médiéval : philologie et linguistique computationnelles sur le Lancelot en prose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris sciences et lettres, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023UPSLN002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04464939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2012,51 +2107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE3BC07B"/>
+    <w:nsid w:val="386AAD35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2243,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucence-ing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8742-3000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275195643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLN002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucence-ing" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8742-3000" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275195643" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05169869v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Macedo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249807v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04082092v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390100v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brisville-Fertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castillo Lluch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a D&#237;ez Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04464939v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPSLN002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>