--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2107,51 +2107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="386AAD35"/>
+    <w:nsid w:val="9185078B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>