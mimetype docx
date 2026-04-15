--- v1 (2026-03-25)
+++ v2 (2026-04-15)
@@ -162,289 +162,414 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On physical considerations regarding development and validation of Heat Flux Partitioning models: application to vertical boiling flows simulations</w:t>
+                <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Fayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 257, pp.128235. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142189v2</w:t>
+                <w:t xml:space="preserve">hal-05571906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated force balance approach to investigate bubble sliding in vertical flow boiling at low and high pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On physical considerations regarding development and validation of Heat Flux Partitioning models: application to vertical boiling flows simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Favre</w:t>
+                <w:t xml:space="preserve">Stéphane Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Mimouni</w:t>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257, pp.128235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.128235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142189v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An updated force balance approach to investigate bubble sliding in vertical flow boiling at low and high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.124227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -454,548 +579,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a finer heat flux partitioning modeling with detailed validation for boiling flows simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of flow boiling in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMech Colloquium 651 - International Colloquium on Films, Bubbles, Droplets and Phase Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CFD model for heat and mass transfer leading to plume formation within Wet Cooling Towers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Heat Transfer and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11159/htff24.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Approach of Bubble Departure by Sliding in Vertical Flow Boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Hydraulics (ATH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Jun 2022, Anaheim, United States. pp.638-652, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/T126-38201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEPTUNE_CFD Simulations of DEBORA-Promoteur Experiments : Boiling Freon in a Vertical Pipe with Mixing Vanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Mar 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1005,111 +1130,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of heat and mass transfer in cooling towers for humid air plume formation prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pärnu, Estonia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1119,114 +1244,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the boiling crisis within PWR at CFD scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Institut National Polytechnique de Toulouse - INPT, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023INPT0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04244931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1294,51 +1419,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C790D1C2"/>
+    <w:nsid w:val="5264E858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1525,51 +1650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucfavre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3199-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270475176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142189v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128235" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff24.209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-38201" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucfavre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3199-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270475176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142189v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff24.209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-38201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>