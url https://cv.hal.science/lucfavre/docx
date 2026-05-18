--- v2 (2026-04-15)
+++ v3 (2026-05-18)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">270475176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=kXt0Ou8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,388 +209,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical simulation of boiling flows: application and dataset release of the DEBORA experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5718803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On physical considerations regarding development and validation of Heat Flux Partitioning models: application to vertical boiling flows simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 257, pp.128235. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2025.128235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated force balance approach to investigate bubble sliding in vertical flow boiling at low and high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 211, pp.124227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2023.124227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -579,548 +609,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a finer heat flux partitioning modeling with detailed validation for boiling flows simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of flow boiling in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroMech Colloquium 651 - International Colloquium on Films, Bubbles, Droplets and Phase Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CFD model for heat and mass transfer leading to plume formation within Wet Cooling Towers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Heat Transfer and Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Barcelona, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/htff24.209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Approach of Bubble Departure by Sliding in Vertical Flow Boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Favre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Hydraulics (ATH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Jun 2022, Anaheim, United States. pp.638-652, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/T126-38201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEPTUNE_CFD Simulations of DEBORA-Promoteur Experiments : Boiling Freon in a Vertical Pipe with Mixing Vanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Favre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Nuclear Society, Mar 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1130,111 +1160,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modeling of heat and mass transfer in cooling towers for humid air plume formation prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pärnu, Estonia. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1244,114 +1274,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of the boiling crisis within PWR at CFD scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Institut National Polytechnique de Toulouse - INPT, 2023. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023INPT0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04244931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1419,51 +1449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5264E858"/>
+    <w:nsid w:val="F3EC6CE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1650,51 +1680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucfavre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3199-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270475176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142189v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264812v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff24.209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-38201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244931v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucfavre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3199-0516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270475176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kXt0Ou8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Favre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5718803" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142189v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pujet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121545v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pujet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mimouni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124227" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S&#233;billeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ferrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff24.209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T126-38201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247201v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04244931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023INPT0018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>