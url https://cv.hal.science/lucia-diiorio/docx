--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -294,325 +294,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
+                <w:t xml:space="preserve">Depth-dependent dynamics and acoustic niche partitioning of fish sounds in mesophotic coral reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">Julien Campisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+                <w:t xml:space="preserve">G. Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">J. Fauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, pp.109336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063461v1</w:t>
+                <w:t xml:space="preserve">hal-05195830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-dependent dynamics and acoustic niche partitioning of fish sounds in mesophotic coral reefs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Campisi</w:t>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bardout</w:t>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauchet</w:t>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferucci</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 322, pp.109336. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195830v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the resilience potential of marine protected areas in the face of coral bleaching with passive acoustic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,51 +702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Invertebrate sounds from photic to mesophotic coral reefs reveal vertical stratification and diel diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,51 +836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate sounds from photic to mesophotic coral reefs reveal vertical stratification and diel diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish sounds of photic and mesophotic coral reefs: variation with depth and type of island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1368,51 +1368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“To Be, or Not to Be”: Critical Assessment of the Use of α-Acoustic Diversity Indices to Evaluate the Richness and Abundance of Coastal Marine Fish Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Reef to the Ocean: Revealing the Acoustic Range of the Biophony of a Coral Reef (Moorea Island, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3655,51 +3655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘ Posidonia meadows calling’: a ubiquitous fish sound with monitoring potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,278 +4310,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la biophonie des écosystèmes côtiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lossent</w:t>
+                <w:t xml:space="preserve">Sound production and associated behaviours of benthic invertebrates from a coastal habitat in the north ‑ east Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Coquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/TS.33.131-151⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (5), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2902-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01666317v1</w:t>
+                <w:t xml:space="preserve">hal-01447557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound production and associated behaviours of benthic invertebrates from a coastal habitat in the north ‑ east Atlantic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+                <w:t xml:space="preserve">Cartographie de la biophonie des écosystèmes côtiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boissery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (5), pp.127. </w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.131 - 151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2902-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/TS.33.131-151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447557v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind dependence of ambient noise in a biologically rich coastal area</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432-433 (November 2012), pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5911,51 +5911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64936DEF"/>
+    <w:nsid w:val="8D27EDD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6142,51 +6142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>