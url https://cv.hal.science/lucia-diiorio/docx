--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -294,325 +294,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-dependent dynamics and acoustic niche partitioning of fish sounds in mesophotic coral reefs</w:t>
+                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Raick</w:t>
+                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Campisi</w:t>
+                <w:t xml:space="preserve">Chloé Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bardout</w:t>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ferucci</w:t>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109336⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195830v1</w:t>
+                <w:t xml:space="preserve">hal-05063461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of seismic air gun shots on physiology and behaviour of fish lake communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth-dependent dynamics and acoustic niche partitioning of fish sounds in mesophotic coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Réalis-Doyelle</w:t>
+                <w:t xml:space="preserve">Julien Campisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Goulon</w:t>
+                <w:t xml:space="preserve">G. Bardout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+                <w:t xml:space="preserve">J. Fauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">A. Ferucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.14648. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, pp.109336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98760-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063461v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the resilience potential of marine protected areas in the face of coral bleaching with passive acoustic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -702,51 +702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Invertebrate sounds from photic to mesophotic coral reefs reveal vertical stratification and diel diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,51 +836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate sounds from photic to mesophotic coral reefs reveal vertical stratification and diel diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1098,360 +1098,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive acoustic monitoring to fill knowledge gaps of fish global conservation status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish sounds of photic and mesophotic coral reefs: variation with depth and type of island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bolgan</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4020⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.285-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-022-02343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737950v1</w:t>
+                <w:t xml:space="preserve">hal-04761385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish sounds of photic and mesophotic coral reefs: variation with depth and type of island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raick</w:t>
+                <w:t xml:space="preserve">Use of passive acoustic monitoring to fill knowledge gaps of fish global conservation status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bolgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Picciulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hadjioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2), pp.285-297. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.1580-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-022-02343-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761385v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“To Be, or Not to Be”: Critical Assessment of the Use of α-Acoustic Diversity Indices to Evaluate the Richness and Abundance of Coastal Marine Fish Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,51 +1900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish acoustic community structure in Neptune seagrass meadows across the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Reef to the Ocean: Revealing the Acoustic Range of the Biophony of a Coral Reef (Moorea Island, French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,51 +2838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish biophony in a Mediterranean submarine canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea chordophones make the mysterious /Kwa/: emitter identification of the dominating fish sound in Mediterranean seagrass meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3655,51 +3655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘ Posidonia meadows calling’: a ubiquitous fish sound with monitoring potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Complexity of vocal fish communities: a field and controlled validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clara P. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,51 +5911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D27EDD9"/>
+    <w:nsid w:val="DE2EEF69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6142,51 +6142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>