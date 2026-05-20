--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1098,421 +1098,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish sounds of photic and mesophotic coral reefs: variation with depth and type of island</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raick</w:t>
+                <w:t xml:space="preserve">Use of passive acoustic monitoring to fill knowledge gaps of fish global conservation status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bolgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Picciulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hadjioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-022-02343-7⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (12), pp.1580-1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.4020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761385v1</w:t>
+                <w:t xml:space="preserve">hal-04737950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of passive acoustic monitoring to fill knowledge gaps of fish global conservation status</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">“To Be, or Not to Be”: Critical Assessment of the Use of α-Acoustic Diversity Indices to Evaluate the Richness and Abundance of Coastal Marine Fish Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Parmentier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.4020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35995/jea7010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737950v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“To Be, or Not to Be”: Critical Assessment of the Use of α-Acoustic Diversity Indices to Evaluate the Richness and Abundance of Coastal Marine Fish Sounds</w:t>
+                <w:t xml:space="preserve">Fish sounds of photic and mesophotic coral reefs: variation with depth and type of island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Hédouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.285-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35995/jea7010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-022-02343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761626v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking courtship calls and observed behaviours of Epinephelus marginatus in the wild offers new insights into its reproduction and conservation</w:t>
               </w:r>
@@ -1760,295 +1760,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound production and mechanism in the cryptic cusk‐eel Parophidion vassali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish acoustic community structure in Neptune seagrass meadows across the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bolgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parmentier Eric</w:t>
+                <w:t xml:space="preserve">Thanos Dailianis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Stainier</w:t>
+                <w:t xml:space="preserve">Ignacio Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Boistel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Kéver</w:t>
+                <w:t xml:space="preserve">Pierre Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.13691⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.329-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.3764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017788v1</w:t>
+                <w:t xml:space="preserve">hal-05017777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish acoustic community structure in Neptune seagrass meadows across the Mediterranean basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Di Iorio</w:t>
+                <w:t xml:space="preserve">Sound production and mechanism in the cryptic cusk‐eel Parophidion vassali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parmentier Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Dailianis</w:t>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Catalan</w:t>
+                <w:t xml:space="preserve">Michael L Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lejeune</w:t>
+                <w:t xml:space="preserve">Loïc Kéver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (2), pp.329-347. </w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 241 (3), pp.581-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.3764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joa.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017777v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive Behaviours and Potentially Associated Sounds of the Mottled Grouper Mycteroperca rubra: Implications for Conservation</w:t>
               </w:r>
@@ -2838,51 +2838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish biophony in a Mediterranean submarine canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,51 +2890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lossent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (4), pp.2466-2477. </w:t>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sea chordophones make the mysterious /Kwa/: emitter identification of the dominating fish sound in Mediterranean seagrass meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Di Iorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Complexity of vocal fish communities: a field and controlled validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bolgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Clara P. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,51 +5911,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE2EEF69"/>
+    <w:nsid w:val="DC2C4EC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6142,51 +6142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-diiorio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3354-830X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542739v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Di Iorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Looby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hao Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchang Song" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsen.2026.1801687" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie R&#233;alis-Doyelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Goulon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98760-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195830v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Campisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parmentier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lecchini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gervaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-Rosales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05596-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05572-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erbe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bravo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Cox" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailey L Davies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02745-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04737950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bolgan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Picciulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hadjioannou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35995/jea7010001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04761385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-022-02343-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04738232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Desider&#224;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Mazzoldi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Navone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blandin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cal&#242;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Di Franco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Sdiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010092" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017777v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Dailianis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Catalan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.3764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017788v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Stainier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Fine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c K&#233;ver" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13691" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieraugusto Panzalis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14050318" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles J G Parsons" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aran Mooney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.810156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016405v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella La Manna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolina Rako-Gospi&#263;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Silvia Pace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonizzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10920-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lossent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9040420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03451168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96378-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Franco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Iorio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cal&#242;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cottalorda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lammers" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L Nedelec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201287" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016395v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Soulard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.196931" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016389v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berchok" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fil&#250;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bedri&#241;ana-Romano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12643" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Anna Valentini Poirier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boissery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.12.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Guidetti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca Valentini-Poirrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12812" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy&#8208;anna Valentini-Poirier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.72" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016377v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clara P. Amorim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo J Fonseca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28771-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016437v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lejart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Folegot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.03.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H15V2H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016379v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picciulin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malavasi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Lagard&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12362" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714129v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A Valentini-Poirier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12370" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447557v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Coquereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2902-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.33.131-151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941917" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017176v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2012.07.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJDC3GLQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00522566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bazile Kinda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Josso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0651" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017962v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Todd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie van Parijs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3068454" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l H&#233;dou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pryce" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heidbreder" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram Feldon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0091-3057(01)00575-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH6Z4T0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016397v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A Murphy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002130100759" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Weiss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Domeney" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.114.2.364" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Parsons" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kranthikumar Chanda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50256-9_123" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonhomme" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferrari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gigou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>