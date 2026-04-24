--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucia Direnberger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport sociaux, nations et empires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements sociaux et pratiques minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail et racialisation en Russie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires des femmes de l'élite soviétique au Tadjikistan (1970-1980) - Avec Negar E. Behzadi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polititques reproductives et hiérarchies sociales dans les marges de l'empire soviétique (1970-1980)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Institut français d'études sur l'Asie centrale (IFEAC - UAR 3130)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 Laboratoire d'études de genre et de sexualité (LEGS - UMR 8238)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Centre Maurice Halbwachs (CMH -UMR 8097)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018  Recrutement CRCN, CNRS, section 53.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Coordinatrice scientifique et pédagogique, Centre genre, Institut de hautes études internationales et du développement (Graduate Institute - Genève)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - Doctorat en sociologie. Université Paris 7 Diderot, Laboratoire de changement social et politique (LCSP) et Centre d’enseignement, de documentation et de recherche pour les études féministes (CEDREF), sous la direction d'Azadeh Kian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Projet ANR Eugene. Gouverner l’humain, contrôler le vivant. Trajectoires (post)coloniales de l’eugénisme. Responsable du projet : Isabelle Gouarné. Co-responsables : Lucia Direnberger et Myriam Paris. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eugene.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- 2022, membre du projet ANR Faire circuler les morts dans l’espace post-socialiste. Responsable du projet : Juliette Cleuziou. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://refpom.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, membre du projet ANR Global Gender. Regards croisés sur la globalisation du genre. Responsable du projet : Ioana Cîrstocea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours et séminaires (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2023-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Malek Bouyahia, Mona Claro, Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2022-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Hawzin Baghali, &amp;quot;Rapports sociaux en Iran : genre, classe, race et ethnicité&amp;quot;, Master Etudes Moyen-orientales, Ecole normale supérieure de Lyon, Institut de Sciences politiques de Lyon, 2019-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Théories féministes&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Relations internationales&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, &amp;quot;Genre et néo/orientalisme&amp;quot;, EHESS, Université Paris 7 Diderot, 2015/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Genre et politique&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2014-2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Anna Jarry-Omarova, &amp;quot;Genre et mondialisation&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’études (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude internationale « Minoritaires en Iran. Perspectives académiques et luttes politique », Lucia Direnberger, Fatemeh Karimi, Somayeh Rostampour, Sahar Aurore Saeidnia, Mahdis Sadeghipouya, Rosanna Sestisto, 12/10/2023, CNRS, Université Paris 8, Legs, IISMM, GTM-CRESPPA, GSS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Féminismes noirs en contexte (post)impérial français ? Histoires, expériences et theories », Jennifer Boittin, Jacqueline Couti, Lucia Direnberger, Silyane Larcher, Myriam Paris et Rose Ndengue , 3-5 mars 2020, Paris-Aubervilliers, EHESS, CMH, Institut universitaire de France, IRIS, CNRS, Rice University, UC Santa Cruz University, African feminist initiative.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Genre et néo/orientalisme(s) », Lucia Direnberger, Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, Université Paris 7 Diderot, CEDREF, EHESS, Centre Maurice Halbwachs, soutenue par le GIS L’institut du genre, février 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Méthodes et enquêtes de terrain à l’épreuve du genre », Lucia Direnberger, Marième N’Diaye, Céline Ségalini, soutenue par Sciences Po Bordeaux, Les Afriques dans le monde et le Centre Emile Durkheim, Bordeaux, mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le Genre en Asie Centrale : Enjeux contemporains dans la construction des nations post-soviétiques », Lucia Direnberger, Anna Jarry-Omarova et Iman Karzabi, soutenue par le Réseau Asie-Pacifique (CNRS, FMSH), UMR Mondes indien-iranien (CNRS), le Centre d’études, de documentation et de recherches en études féministes (CEDREF, Université Paris-Diderot), l’Institut français des études sur l’Asie Centrale (IFEAC), Paris, juin 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le tournant spatial dans les études de genre », Lucia Direnberger et Camille Schmoll, soutenu par le CEDREF, l’Institut Emilie du Châtelet et l’UMR Géographie’cités, Université Paris Diderot, Paris, novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable avec Mehdi Derfoufi du Master en Etudes de genre, Université Paris 8 Vincenne – Saint-Denis, 2021-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Rosanna Sestito intitulée « « Une fleur ne fait pas le printemps. Pour une vie heureuse, il faut beaucoup d’enfants ». Politiques reproductives et inégalités socio-ethnoraciales et en Iran (2000-2022) », directrice de thèse : Carole Brugeilles, Université Paris Nanterre, Département de sociologie, 2020- en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Fatemeh Karimi intitulée « Les rapports sociaux de sexe dans les forces politiques communistes kurdes en Iran entre 1979 et 1991 : le Komala », directrice de thèse : Saba Le Renard, EHESS, Département de sociologie, soutenue le 16 novembre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité comme outil réflexif et pratique politique. Trajectoires de politisation des Foulards violets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El-Shikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.421.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran. Décentrer l'analyse de l'imbrication des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Minoritaires en Iran, Hors série 4, pp.7860. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subalternes iraniennes ont-elles besoin d’être sauvées ? Entretien avec Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le soutien aux mobilisations de 2022-2023 en Iran. Lectures intersectionnelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the threat, rebordering the nation: Gender and Islamophobia in the Swiss Parliament, 2001–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vista Eskandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Women’s Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505068221075792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires béninoises face aux hiérarchies dans la production des savoirs francophones sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Onibon Doubogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Political Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199756223-0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ethnicity in the Soviet Muslim peripheries: a feminist postcolonial geography of women’s work in the Tajik SSR (1950–1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.202-219. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1699777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peraldi, Marrakech, ou le souk des possibles. Du moment colonial à l’ère néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.30522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire naître une nation moderne. Genre, orientalisme et hétéronationalisme en Iran au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.069.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l’espace… et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, https://journals.openedition.org/cedref/953. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)formulations des hétéronationalismes en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et nation au sein des ONG de prévention de violence domestique au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des conseils municipaux en Iran : un enjeu de genre qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.210-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à Internet : espaces de contestation féminins et féministes à Téhéran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the street to the Internet: feminine and feminist contestation in Teheran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n° 4, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant spatial dans les études genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2014, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.36268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités socio-spatiales et imbrications des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.57-91, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial Inequalities and Intersectionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities in Geographical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, pp.27-59, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188338.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Copernic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Provence, 2019, 979-1032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Gender Expert. Trajectories and Strategies in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Elisabeth Marteu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Globalization of Gender. Knowledge, Mobilizations, Frameworks of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-39, 2019, 9780367785789. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429200045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir experte en genre. Trajectoires et stratégies au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La globalisation du genre. Mobilisations, cadres d'action et savoirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition, Islam, and the State: International Organizations and the Prevention of Violence against Women in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Linsey; Mehrangis Najafizadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Asia. Globalisation, Development and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-63, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En tant que femme musulmane...&amp;quot; : Minorisation et subjectivité politique au Tadjikistan post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité : enjeux théoriques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruslan Rahimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de pouvoir, violences et enquêtes en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12jz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du kurak : tisser les histoires des femmes au Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Ezster Varsa et Dorrotya Szrika. Un eugénisme socialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezster Varsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrotya Szrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9im⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes contre les violences domestiques qui augmentent avec les périodes de confinement en Asie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’Iran au prisme des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations collectives en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucia Direnberger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport sociaux, nations et empires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements sociaux et pratiques minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail et racialisation en Russie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires des femmes de l'élite soviétique au Tadjikistan (1970-1980) - Avec Negar E. Behzadi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polititques reproductives et hiérarchies sociales dans les marges de l'empire soviétique (1970-1980)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Institut français d'études sur l'Asie centrale (IFEAC - UAR 3130)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 Laboratoire d'études de genre et de sexualité (LEGS - UMR 8238)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Centre Maurice Halbwachs (CMH -UMR 8097)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018  Recrutement CRCN, CNRS, section 53.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Coordinatrice scientifique et pédagogique, Centre genre, Institut de hautes études internationales et du développement (Graduate Institute - Genève)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - Doctorat en sociologie. Université Paris 7 Diderot, Laboratoire de changement social et politique (LCSP) et Centre d’enseignement, de documentation et de recherche pour les études féministes (CEDREF), sous la direction d'Azadeh Kian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Projet ANR Eugene. Gouverner l’humain, contrôler le vivant. Trajectoires (post)coloniales de l’eugénisme. Responsable du projet : Isabelle Gouarné. Co-responsables : Lucia Direnberger et Myriam Paris. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eugene.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- 2022, membre du projet ANR Faire circuler les morts dans l’espace post-socialiste. Responsable du projet : Juliette Cleuziou. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://refpom.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, membre du projet ANR Global Gender. Regards croisés sur la globalisation du genre. Responsable du projet : Ioana Cîrstocea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours et séminaires (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2023-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Malek Bouyahia, Mona Claro, Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2022-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Hawzin Baghali, &amp;quot;Rapports sociaux en Iran : genre, classe, race et ethnicité&amp;quot;, Master Etudes Moyen-orientales, Ecole normale supérieure de Lyon, Institut de Sciences politiques de Lyon, 2019-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Théories féministes&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Relations internationales&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, &amp;quot;Genre et néo/orientalisme&amp;quot;, EHESS, Université Paris 7 Diderot, 2015/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Genre et politique&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2014-2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Anna Jarry-Omarova, &amp;quot;Genre et mondialisation&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’études (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude internationale « Minoritaires en Iran. Perspectives académiques et luttes politique », Lucia Direnberger, Fatemeh Karimi, Somayeh Rostampour, Sahar Aurore Saeidnia, Mahdis Sadeghipouya, Rosanna Sestisto, 12/10/2023, CNRS, Université Paris 8, Legs, IISMM, GTM-CRESPPA, GSS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Féminismes noirs en contexte (post)impérial français ? Histoires, expériences et theories », Jennifer Boittin, Jacqueline Couti, Lucia Direnberger, Silyane Larcher, Myriam Paris et Rose Ndengue , 3-5 mars 2020, Paris-Aubervilliers, EHESS, CMH, Institut universitaire de France, IRIS, CNRS, Rice University, UC Santa Cruz University, African feminist initiative.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Genre et néo/orientalisme(s) », Lucia Direnberger, Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, Université Paris 7 Diderot, CEDREF, EHESS, Centre Maurice Halbwachs, soutenue par le GIS L’institut du genre, février 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Méthodes et enquêtes de terrain à l’épreuve du genre », Lucia Direnberger, Marième N’Diaye, Céline Ségalini, soutenue par Sciences Po Bordeaux, Les Afriques dans le monde et le Centre Emile Durkheim, Bordeaux, mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le Genre en Asie Centrale : Enjeux contemporains dans la construction des nations post-soviétiques », Lucia Direnberger, Anna Jarry-Omarova et Iman Karzabi, soutenue par le Réseau Asie-Pacifique (CNRS, FMSH), UMR Mondes indien-iranien (CNRS), le Centre d’études, de documentation et de recherches en études féministes (CEDREF, Université Paris-Diderot), l’Institut français des études sur l’Asie Centrale (IFEAC), Paris, juin 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le tournant spatial dans les études de genre », Lucia Direnberger et Camille Schmoll, soutenu par le CEDREF, l’Institut Emilie du Châtelet et l’UMR Géographie’cités, Université Paris Diderot, Paris, novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable avec Mehdi Derfoufi du Master en Etudes de genre, Université Paris 8 Vincenne – Saint-Denis, 2021-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Rosanna Sestito intitulée « « Une fleur ne fait pas le printemps. Pour une vie heureuse, il faut beaucoup d’enfants ». Politiques reproductives et inégalités socio-ethnoraciales et en Iran (2000-2022) », directrice de thèse : Carole Brugeilles, Université Paris Nanterre, Département de sociologie, 2020- en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Fatemeh Karimi intitulée « Les rapports sociaux de sexe dans les forces politiques communistes kurdes en Iran entre 1979 et 1991 : le Komala », directrice de thèse : Saba Le Renard, EHESS, Département de sociologie, soutenue le 16 novembre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran. Décentrer l'analyse de l'imbrication des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Minoritaires en Iran, Hors série 4, pp.7860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité comme outil réflexif et pratique politique. Trajectoires de politisation des Foulards violets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El-Shikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.421.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subalternes iraniennes ont-elles besoin d’être sauvées ? Entretien avec Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le soutien aux mobilisations de 2022-2023 en Iran. Lectures intersectionnelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the threat, rebordering the nation: Gender and Islamophobia in the Swiss Parliament, 2001–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vista Eskandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Women’s Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505068221075792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires béninoises face aux hiérarchies dans la production des savoirs francophones sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Onibon Doubogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Political Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199756223-0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ethnicity in the Soviet Muslim peripheries: a feminist postcolonial geography of women’s work in the Tajik SSR (1950–1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.202-219. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1699777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peraldi, Marrakech, ou le souk des possibles. Du moment colonial à l’ère néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.30522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire naître une nation moderne. Genre, orientalisme et hétéronationalisme en Iran au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.069.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)formulations des hétéronationalismes en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l’espace… et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, https://journals.openedition.org/cedref/953. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et nation au sein des ONG de prévention de violence domestique au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des conseils municipaux en Iran : un enjeu de genre qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.210-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à Internet : espaces de contestation féminins et féministes à Téhéran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the street to the Internet: feminine and feminist contestation in Teheran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n° 4, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant spatial dans les études genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2014, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.36268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités socio-spatiales et imbrications des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.57-91, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial Inequalities and Intersectionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities in Geographical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, pp.27-59, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188338.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Copernic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Provence, 2019, 979-1032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Gender Expert. Trajectories and Strategies in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Elisabeth Marteu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Globalization of Gender. Knowledge, Mobilizations, Frameworks of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-39, 2019, 9780367785789. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429200045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir experte en genre. Trajectoires et stratégies au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La globalisation du genre. Mobilisations, cadres d'action et savoirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition, Islam, and the State: International Organizations and the Prevention of Violence against Women in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Linsey; Mehrangis Najafizadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Asia. Globalisation, Development and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-63, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En tant que femme musulmane...&amp;quot; : Minorisation et subjectivité politique au Tadjikistan post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité : enjeux théoriques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruslan Rahimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du kurak : tisser les histoires des femmes au Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de pouvoir, violences et enquêtes en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12jz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Ezster Varsa et Dorrotya Szrika. Un eugénisme socialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezster Varsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrotya Szrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9im⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes contre les violences domestiques qui augmentent avec les périodes de confinement en Asie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’Iran au prisme des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations collectives en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15862F94"/>
+    <w:nsid w:val="94860C94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66876BC7"/>
+    <w:nsid w:val="D1BBE4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="894967BF"/>
+    <w:nsid w:val="5FA65DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DC83520"/>
+    <w:nsid w:val="84BA1F2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="300F8A56"/>
+    <w:nsid w:val="6FC2676A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="966C53FE"/>
+    <w:nsid w:val="8C386396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1DE87215"/>
+    <w:nsid w:val="F7A64A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eugene.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refpom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El-Shikh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.421.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A Saeidnia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7896" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vista Eskandari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068221075792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199756223-0339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Elodie Behzadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1699777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.069.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.36268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02389211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429200045-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12jz9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Varsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrotya Szrika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9im" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829786v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eugene.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refpom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A Saeidnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El-Shikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.421.0065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7896" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vista Eskandari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068221075792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199756223-0339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Elodie Behzadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1699777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.069.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.36268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02389211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429200045-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12jz9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Varsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrotya Szrika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9im" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>