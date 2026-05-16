--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucia Direnberger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport sociaux, nations et empires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements sociaux et pratiques minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail et racialisation en Russie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires des femmes de l'élite soviétique au Tadjikistan (1970-1980) - Avec Negar E. Behzadi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polititques reproductives et hiérarchies sociales dans les marges de l'empire soviétique (1970-1980)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Institut français d'études sur l'Asie centrale (IFEAC - UAR 3130)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 Laboratoire d'études de genre et de sexualité (LEGS - UMR 8238)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Centre Maurice Halbwachs (CMH -UMR 8097)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018  Recrutement CRCN, CNRS, section 53.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Coordinatrice scientifique et pédagogique, Centre genre, Institut de hautes études internationales et du développement (Graduate Institute - Genève)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - Doctorat en sociologie. Université Paris 7 Diderot, Laboratoire de changement social et politique (LCSP) et Centre d’enseignement, de documentation et de recherche pour les études féministes (CEDREF), sous la direction d'Azadeh Kian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Projet ANR Eugene. Gouverner l’humain, contrôler le vivant. Trajectoires (post)coloniales de l’eugénisme. Responsable du projet : Isabelle Gouarné. Co-responsables : Lucia Direnberger et Myriam Paris. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eugene.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- 2022, membre du projet ANR Faire circuler les morts dans l’espace post-socialiste. Responsable du projet : Juliette Cleuziou. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://refpom.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, membre du projet ANR Global Gender. Regards croisés sur la globalisation du genre. Responsable du projet : Ioana Cîrstocea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours et séminaires (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2023-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Malek Bouyahia, Mona Claro, Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2022-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Hawzin Baghali, &amp;quot;Rapports sociaux en Iran : genre, classe, race et ethnicité&amp;quot;, Master Etudes Moyen-orientales, Ecole normale supérieure de Lyon, Institut de Sciences politiques de Lyon, 2019-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Théories féministes&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Relations internationales&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, &amp;quot;Genre et néo/orientalisme&amp;quot;, EHESS, Université Paris 7 Diderot, 2015/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Genre et politique&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2014-2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Anna Jarry-Omarova, &amp;quot;Genre et mondialisation&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’études (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude internationale « Minoritaires en Iran. Perspectives académiques et luttes politique », Lucia Direnberger, Fatemeh Karimi, Somayeh Rostampour, Sahar Aurore Saeidnia, Mahdis Sadeghipouya, Rosanna Sestisto, 12/10/2023, CNRS, Université Paris 8, Legs, IISMM, GTM-CRESPPA, GSS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Féminismes noirs en contexte (post)impérial français ? Histoires, expériences et theories », Jennifer Boittin, Jacqueline Couti, Lucia Direnberger, Silyane Larcher, Myriam Paris et Rose Ndengue , 3-5 mars 2020, Paris-Aubervilliers, EHESS, CMH, Institut universitaire de France, IRIS, CNRS, Rice University, UC Santa Cruz University, African feminist initiative.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Genre et néo/orientalisme(s) », Lucia Direnberger, Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, Université Paris 7 Diderot, CEDREF, EHESS, Centre Maurice Halbwachs, soutenue par le GIS L’institut du genre, février 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Méthodes et enquêtes de terrain à l’épreuve du genre », Lucia Direnberger, Marième N’Diaye, Céline Ségalini, soutenue par Sciences Po Bordeaux, Les Afriques dans le monde et le Centre Emile Durkheim, Bordeaux, mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le Genre en Asie Centrale : Enjeux contemporains dans la construction des nations post-soviétiques », Lucia Direnberger, Anna Jarry-Omarova et Iman Karzabi, soutenue par le Réseau Asie-Pacifique (CNRS, FMSH), UMR Mondes indien-iranien (CNRS), le Centre d’études, de documentation et de recherches en études féministes (CEDREF, Université Paris-Diderot), l’Institut français des études sur l’Asie Centrale (IFEAC), Paris, juin 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le tournant spatial dans les études de genre », Lucia Direnberger et Camille Schmoll, soutenu par le CEDREF, l’Institut Emilie du Châtelet et l’UMR Géographie’cités, Université Paris Diderot, Paris, novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable avec Mehdi Derfoufi du Master en Etudes de genre, Université Paris 8 Vincenne – Saint-Denis, 2021-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Rosanna Sestito intitulée « « Une fleur ne fait pas le printemps. Pour une vie heureuse, il faut beaucoup d’enfants ». Politiques reproductives et inégalités socio-ethnoraciales et en Iran (2000-2022) », directrice de thèse : Carole Brugeilles, Université Paris Nanterre, Département de sociologie, 2020- en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Fatemeh Karimi intitulée « Les rapports sociaux de sexe dans les forces politiques communistes kurdes en Iran entre 1979 et 1991 : le Komala », directrice de thèse : Saba Le Renard, EHESS, Département de sociologie, soutenue le 16 novembre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran. Décentrer l'analyse de l'imbrication des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Minoritaires en Iran, Hors série 4, pp.7860. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité comme outil réflexif et pratique politique. Trajectoires de politisation des Foulards violets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El-Shikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.421.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subalternes iraniennes ont-elles besoin d’être sauvées ? Entretien avec Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le soutien aux mobilisations de 2022-2023 en Iran. Lectures intersectionnelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the threat, rebordering the nation: Gender and Islamophobia in the Swiss Parliament, 2001–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vista Eskandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Women’s Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505068221075792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires béninoises face aux hiérarchies dans la production des savoirs francophones sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Onibon Doubogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Political Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199756223-0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ethnicity in the Soviet Muslim peripheries: a feminist postcolonial geography of women’s work in the Tajik SSR (1950–1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.202-219. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1699777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peraldi, Marrakech, ou le souk des possibles. Du moment colonial à l’ère néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.30522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire naître une nation moderne. Genre, orientalisme et hétéronationalisme en Iran au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.069.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)formulations des hétéronationalismes en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l’espace… et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, https://journals.openedition.org/cedref/953. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et nation au sein des ONG de prévention de violence domestique au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des conseils municipaux en Iran : un enjeu de genre qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.210-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à Internet : espaces de contestation féminins et féministes à Téhéran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the street to the Internet: feminine and feminist contestation in Teheran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n° 4, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant spatial dans les études genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2014, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.36268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités socio-spatiales et imbrications des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.57-91, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial Inequalities and Intersectionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities in Geographical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, pp.27-59, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188338.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Copernic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Provence, 2019, 979-1032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Gender Expert. Trajectories and Strategies in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Elisabeth Marteu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Globalization of Gender. Knowledge, Mobilizations, Frameworks of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-39, 2019, 9780367785789. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429200045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir experte en genre. Trajectoires et stratégies au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La globalisation du genre. Mobilisations, cadres d'action et savoirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition, Islam, and the State: International Organizations and the Prevention of Violence against Women in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Linsey; Mehrangis Najafizadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Asia. Globalisation, Development and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-63, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En tant que femme musulmane...&amp;quot; : Minorisation et subjectivité politique au Tadjikistan post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité : enjeux théoriques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruslan Rahimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du kurak : tisser les histoires des femmes au Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de pouvoir, violences et enquêtes en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12jz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Ezster Varsa et Dorrotya Szrika. Un eugénisme socialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezster Varsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrotya Szrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9im⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes contre les violences domestiques qui augmentent avec les périodes de confinement en Asie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’Iran au prisme des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations collectives en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:82.8125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lucia Direnberger </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rapport sociaux, nations et empires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mouvements sociaux et pratiques minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production du savoir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en cours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail et racialisation en Russie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Trajectoires des femmes de l'élite soviétique au Tadjikistan (1970-1980) - Avec Negar E. Behzadi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Polititques reproductives et hiérarchies sociales dans les marges de l'empire soviétique (1970-1980)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023- Institut français d'études sur l'Asie centrale (IFEAC - UAR 3130)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021-2023 Laboratoire d'études de genre et de sexualité (LEGS - UMR 8238)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Centre Maurice Halbwachs (CMH -UMR 8097)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018  Recrutement CRCN, CNRS, section 53.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016-2018 Coordinatrice scientifique et pédagogique, Centre genre, Institut de hautes études internationales et du développement (Graduate Institute - Genève)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 - Doctorat en sociologie. Université Paris 7 Diderot, Laboratoire de changement social et politique (LCSP) et Centre d’enseignement, de documentation et de recherche pour les études féministes (CEDREF), sous la direction d'Azadeh Kian.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2022-2026, Projet ANR Eugene. Gouverner l’humain, contrôler le vivant. Trajectoires (post)coloniales de l’eugénisme. Responsable du projet : Isabelle Gouarné. Co-responsables : Lucia Direnberger et Myriam Paris. </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://eugene.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2019- 2022, membre du projet ANR Faire circuler les morts dans l’espace post-socialiste. Responsable du projet : Juliette Cleuziou. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://refpom.hypotheses.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013-2015, membre du projet ANR Global Gender. Regards croisés sur la globalisation du genre. Responsable du projet : Ioana Cîrstocea.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours et séminaires (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2023-2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Malek Bouyahia, Mona Claro, Isabelle Gouarné, Myriam Paris, &amp;quot;Gouverner l’humain, contrôler la reproduction. Trajectoires (post)coloniales de l’eugénisme&amp;quot;, Campus Condorcet, 2022-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Hawzin Baghali, &amp;quot;Rapports sociaux en Iran : genre, classe, race et ethnicité&amp;quot;, Master Etudes Moyen-orientales, Ecole normale supérieure de Lyon, Institut de Sciences politiques de Lyon, 2019-2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Théories féministes&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Relations internationales&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2018-2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, &amp;quot;Genre et néo/orientalisme&amp;quot;, EHESS, Université Paris 7 Diderot, 2015/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Genre et politique&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2014-2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Avec Anna Jarry-Omarova, &amp;quot;Genre et mondialisation&amp;quot;, Master Genre, changement social et politique, Université Paris Diderot, 2011-2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation de colloques et journées d’études (sélection)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude internationale « Minoritaires en Iran. Perspectives académiques et luttes politique », Lucia Direnberger, Fatemeh Karimi, Somayeh Rostampour, Sahar Aurore Saeidnia, Mahdis Sadeghipouya, Rosanna Sestisto, 12/10/2023, CNRS, Université Paris 8, Legs, IISMM, GTM-CRESPPA, GSS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Féminismes noirs en contexte (post)impérial français ? Histoires, expériences et theories », Jennifer Boittin, Jacqueline Couti, Lucia Direnberger, Silyane Larcher, Myriam Paris et Rose Ndengue , 3-5 mars 2020, Paris-Aubervilliers, EHESS, CMH, Institut universitaire de France, IRIS, CNRS, Rice University, UC Santa Cruz University, African feminist initiative.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Genre et néo/orientalisme(s) », Lucia Direnberger, Azadeh Kian, Hayatte Lakrâa, Amélie Le Renard, Nasima Moujoud, Meriem Rodary, Asli Telseren, Université Paris 7 Diderot, CEDREF, EHESS, Centre Maurice Halbwachs, soutenue par le GIS L’institut du genre, février 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journée d’étude « Méthodes et enquêtes de terrain à l’épreuve du genre », Lucia Direnberger, Marième N’Diaye, Céline Ségalini, soutenue par Sciences Po Bordeaux, Les Afriques dans le monde et le Centre Emile Durkheim, Bordeaux, mai 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le Genre en Asie Centrale : Enjeux contemporains dans la construction des nations post-soviétiques », Lucia Direnberger, Anna Jarry-Omarova et Iman Karzabi, soutenue par le Réseau Asie-Pacifique (CNRS, FMSH), UMR Mondes indien-iranien (CNRS), le Centre d’études, de documentation et de recherches en études féministes (CEDREF, Université Paris-Diderot), l’Institut français des études sur l’Asie Centrale (IFEAC), Paris, juin 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Colloque international « Le tournant spatial dans les études de genre », Lucia Direnberger et Camille Schmoll, soutenu par le CEDREF, l’Institut Emilie du Châtelet et l’UMR Géographie’cités, Université Paris Diderot, Paris, novembre 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités pédagogiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable avec Mehdi Derfoufi du Master en Etudes de genre, Université Paris 8 Vincenne – Saint-Denis, 2021-2023.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Rosanna Sestito intitulée « « Une fleur ne fait pas le printemps. Pour une vie heureuse, il faut beaucoup d’enfants ». Politiques reproductives et inégalités socio-ethnoraciales et en Iran (2000-2022) », directrice de thèse : Carole Brugeilles, Université Paris Nanterre, Département de sociologie, 2020- en cours.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-direction de la thèse de Fatemeh Karimi intitulée « Les rapports sociaux de sexe dans les forces politiques communistes kurdes en Iran entre 1979 et 1991 : le Komala », directrice de thèse : Saba Le Renard, EHESS, Département de sociologie, soutenue le 16 novembre 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser le soutien aux mobilisations de 2022-2023 en Iran. Lectures intersectionnelles et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran. Décentrer l'analyse de l'imbrication des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar A Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Minoritaires en Iran, Hors série 4, pp.7860. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intersectionnalité comme outil réflexif et pratique politique. Trajectoires de politisation des Foulards violets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès El-Shikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles questions féministes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vol. 42 (1), pp.65-84. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nqf.421.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04372363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subalternes iraniennes ont-elles besoin d’être sauvées ? Entretien avec Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série n° 4, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating the threat, rebordering the nation: Gender and Islamophobia in the Swiss Parliament, 2001–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vista Eskandari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Women’s Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13505068221075792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universitaires béninoises face aux hiérarchies dans la production des savoirs francophones sur le genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Onibon Doubogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03927715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and Political Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Bibliographies Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199756223-0339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and ethnicity in the Soviet Muslim peripheries: a feminist postcolonial geography of women’s work in the Tajik SSR (1950–1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central Asian Survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.202-219. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02634937.2019.1699777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Peraldi, Marrakech, ou le souk des possibles. Du moment colonial à l’ère néolibérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.30522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les recherches sur les rapports sociaux de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharias Zoubir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire naître une nation moderne. Genre, orientalisme et hétéronationalisme en Iran au 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.069.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and nation in post-Soviet Central Asia: From national narratives to women's practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalities Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00905992.2015.1082997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, religion et nation au sein des ONG de prévention de violence domestique au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (2), pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)formulations des hétéronationalismes en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluences Méditerranée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.127-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01072012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le genre fait à l’espace… et inversement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21, https://journals.openedition.org/cedref/953. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rue à Internet : espaces de contestation féminins et féministes à Téhéran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the street to the Internet: feminine and feminist contestation in Teheran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/de-la-rue-a-internet-espaces-de-contestation-feminins-et-feministes-a-teheran/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des conseils municipaux en Iran : un enjeu de genre qui dérange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.210-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaires en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aurore Saeidnia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série n° 4, 2023, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.7745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04504968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender & Nation in Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cleuziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44 (2), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant spatial dans les études genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CEDREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, 2014, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cedref.838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre, des corps et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.36268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04995072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités socio-spatiales et imbrications des rapports de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités dans l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE éditions, pp.57-91, 2022, Encyclopédie des Sciences - Domaine Géographie et Démographie, 9781789480887. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9088.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-spatial Inequalities and Intersectionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Elodie Behzadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémentine Cottineau; Julie Vallée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequalities in Geographical Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley; ISTE, pp.27-59, 2022, SCIENCES – Geography and Demography, 9781789450880. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188338.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04827815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile est-il une oppression pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Kréfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Copernic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile de sciences sociales. Pour des savoirs résistants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2019, 9782348045691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Etat-nation et la fabrique du genre, des corps et des sexualités en Afghanistan, en Iran et en Turquie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de L'Université de Provence, 2019, 979-1032002032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Gender Expert. Trajectories and Strategies in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioana Cîrstocea; Delphine Lacombe; Elisabeth Marteu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Globalization of Gender. Knowledge, Mobilizations, Frameworks of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-39, 2019, 9780367785789. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429200045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir experte en genre. Trajectoires et stratégies au Tadjikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La globalisation du genre. Mobilisations, cadres d'action et savoirs.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradition, Islam, and the State: International Organizations and the Prevention of Violence against Women in Tajikistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Linsey; Mehrangis Najafizadeh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Asia. Globalisation, Development and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.45-63, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04988823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En tant que femme musulmane...&amp;quot; : Minorisation et subjectivité politique au Tadjikistan post-soviétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intersectionnalité : enjeux théoriques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-278, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : un anthropologue du Kirghizstan sur les pâturages en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruslan Rahimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/14gmj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosa Muriel Mestanza García Godos. Stérilisations massives et mobilisations pour la justice reproductive au Pérou (1996-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Muriel Mestanza García Godos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/13q62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures industrielles, pesticides et santé reproductive dans le Sud du Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakhmanbek Toichuyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art du kurak : tisser les histoires des femmes au Kirghizstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04850300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports de pouvoir, violences et enquêtes en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12jz9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Ezster Varsa et Dorrotya Szrika. Un eugénisme socialiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezster Varsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorrotya Szrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gouarné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04828929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à Rosanna Sestito. Contrôle des naissances et hiérarchies sociales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanna Sestito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État-nation et fabrique du genre (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Kian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9im⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes contre les violences domestiques qui augmentent avec les périodes de confinement en Asie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations collectives en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’Iran au prisme des rapports sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Direnberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94860C94"/>
+    <w:nsid w:val="CAC3DB1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1BBE4C2"/>
+    <w:nsid w:val="E03915C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5FA65DE1"/>
+    <w:nsid w:val="96B8EF53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84BA1F2D"/>
+    <w:nsid w:val="EC4D5D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6FC2676A"/>
+    <w:nsid w:val="E7C498BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8C386396"/>
+    <w:nsid w:val="0973CD99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="F7A64A46"/>
+    <w:nsid w:val="2ED7BB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1244,51 +1244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eugene.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refpom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372407v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A Saeidnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El-Shikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.421.0065" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7890" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7896" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vista Eskandari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068221075792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199756223-0339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Elodie Behzadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1699777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.069.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948922v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.36268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02389211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429200045-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12jz9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Varsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrotya Szrika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9im" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eugene.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://refpom.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Direnberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aurore Saeidnia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7896" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar A Saeidnia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s El-Shikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.421.0065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7890" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vista Eskandari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505068221075792" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927715v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Onibon Doubogan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199756223-0339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Elodie Behzadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02634937.2019.1699777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.30522" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02389303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Belkacem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharias Zoubir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.069.0101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cleuziou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00905992.2015.1082997" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01072012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.953" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722420v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341433v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04504968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.7745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cedref.838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04995072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Kian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.36268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9088.ch2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04827815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188338.ch2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kr&#233;fa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02389211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Globalization-of-Gender-Knowledge-Mobilizations-Frameworks-of-Action/Cirstocea-Lacombe-Marteu/p/book/9780367785789" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429200045-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Rahimov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mestre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14gmj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Muriel Mestanza Garc&#237;a Godos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13q62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakhmanbek Toichuyev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828811v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12jz9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828919v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Sestito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04828929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezster Varsa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrotya Szrika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9im" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829791v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>