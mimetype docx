--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -166,394 +166,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
+                <w:t xml:space="preserve">From bite to fullness: Eating behavior and satiety responses to traditionnal vs legume-based chocolate cake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclère</w:t>
+                <w:t xml:space="preserve">Camille Symolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EFFoST 2025: Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST : The European Federation of Food Science and Technology, Nov 2025, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381486v1</w:t>
+                <w:t xml:space="preserve">hal-05380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bite to fullness: Eating behavior and satiety responses to traditionnal vs legume-based chocolate cake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayité Adama Hondegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST 2025: Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFoST : The European Federation of Food Science and Technology, Nov 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380991v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayité Adama Hondegla</w:t>
+                <w:t xml:space="preserve">Marine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262916v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering creativity and meeting the needs of seniors through a multi-actor and sensorial ideation approach</w:t>
               </w:r>
@@ -664,64 +664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are citizens motivated to take part in participatory research in order to create sensory and consumer databases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangborn 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes (France), France. pp.100338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,64 +768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring culinary co-creation for innovative food development among older adults: a sensory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,64 +876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are citizens motivated to join participatory research in order to create sensory and consumer databases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1366,64 +1366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor co-creation of innovative protein-rich appetisers for older adults: From the kitchen to real-life consumer tasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,51 +1496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Liechti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1617,90 +1617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,286 +2396,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding consumer expectations and perception of sustainable food in collective catering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SENSORY ENGINEERING APPROACH: DRIVING PRODUCT FORMULATION THROUGH CONSUMER PERCEPTIONS AND PREFERENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Naciri-Farid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Valence, Spain</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445013v1</w:t>
+                <w:t xml:space="preserve">hal-04445079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSORY ENGINEERING APPROACH: DRIVING PRODUCT FORMULATION THROUGH CONSUMER PERCEPTIONS AND PREFERENCES</w:t>
+                <w:t xml:space="preserve">Understanding consumer expectations and perception of sustainable food in collective catering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Naciri-Farid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Valence, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445079v1</w:t>
+                <w:t xml:space="preserve">hal-04445013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2700,103 +2700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Penicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3139,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88430D58"/>
+    <w:nsid w:val="45EC6F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>