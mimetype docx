--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -533,273 +533,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity and meeting the needs of seniors through a multi-actor and sensorial ideation approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are citizens motivated to take part in participatory research in order to create sensory and consumer databases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangborn 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Nantes (France), France. pp.100338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019608v1</w:t>
+                <w:t xml:space="preserve">hal-04531341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are citizens motivated to take part in participatory research in order to create sensory and consumer databases?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fostering creativity and meeting the needs of seniors through a multi-actor and sensorial ideation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veron-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Domingie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangborn 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531341v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring culinary co-creation for innovative food development among older adults: a sensory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -807,51 +807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dubin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor co-creation of innovative protein-rich appetisers for older adults: From the kitchen to real-life consumer tasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.105660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,51 +3139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45EC6F2C"/>
+    <w:nsid w:val="647908D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>