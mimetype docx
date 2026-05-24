--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -132,1070 +132,1187 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bite to fullness: Eating behavior and satiety responses to traditionnal vs legume-based chocolate cake</w:t>
+                <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Symolon</w:t>
+                <w:t xml:space="preserve">Margot Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFFoST 2025: Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j9xc-fs91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380991v1</w:t>
+                <w:t xml:space="preserve">hal-05381486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bite to fullness: Eating behavior and satiety responses to traditionnal vs legume-based chocolate cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valérie Guénard-Lampron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Symolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EFFoST 2025: Fostering the Transition to Sustainable Food Systems: Embracing Novelty and Overcoming Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST : The European Federation of Food Science and Technology, Nov 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262916v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food sustainability in collective catering: which consensus around a desirable unknown?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial community assembly and metabolic diversity in a legume-based matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayité Adama Hondegla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congres of Nutrition (IUNS-ICN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Nutritional Sciences, Aug 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381486v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are citizens motivated to take part in participatory research in order to create sensory and consumer databases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sustainable legume-based foods: from collaborative diagnosis to co-creative concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangborn 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100338⟩</w:t>
+              <w:t xml:space="preserve">ICED25 - 25th International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dallas (TX), United States. pp.2981 - 2990, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2025.10312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04531341v1</w:t>
+                <w:t xml:space="preserve">hal-05242453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering creativity and meeting the needs of seniors through a multi-actor and sensorial ideation approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are citizens motivated to take part in participatory research in order to create sensory and consumer databases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangborn 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Nantes (France), France. pp.100338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019608v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring culinary co-creation for innovative food development among older adults: a sensory approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fostering creativity and meeting the needs of seniors through a multi-actor and sensorial ideation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corina Veron-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Le Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Dubin, Ireland</w:t>
+              <w:t xml:space="preserve">, 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019613v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are citizens motivated to join participatory research in order to create sensory and consumer databases?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring culinary co-creation for innovative food development among older adults: a sensory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Domingie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th Conference on Sensory and Consumer Research (EuroSense)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Dubin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444932v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter la texture et la valeur nutritionnelle par le procédé - Application à l’innovation desserts fruitiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+                <w:t xml:space="preserve">Are citizens motivated to join participatory research in order to create sensory and consumer databases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation recherche IPA, 22 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Villepinte, France</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524845v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Piloter la texture et la valeur nutritionnelle par le procédé - Application à l’innovation desserts fruitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bonazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum innovation recherche IPA, 22 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Villepinte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1205,1180 +1322,1180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLATO flight model cameras TVAC focus calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pertenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Eigmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grießbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim van Kempen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3071286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-actor co-creation of innovative protein-rich appetisers for older adults: From the kitchen to real-life consumer tasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Domingie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.105660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2025.105660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children's Preference Patterns and Opportunities for Sensory‐Led Reformulation of Chocolate Chip Cookies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Liechti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (6), pp.e12954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joss.12954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring consumer perceptions and familiarity on apple production and processing under different conditions: conventional, organic, home-made, artisanal and industrial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 125 (11), pp.3929-3952. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/BFJ-01-2023-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle size and concentration on rheological behaviour of reconstituted apple purees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset Espinosa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (3), pp.235-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-016-9434-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural parameters that determine the rheological properties of apple puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset Espinosa-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119 (3), pp.619-626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The significance of structural properties for the development of innovative apple puree textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Brisset Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan R. Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (2), pp.221-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of processing on rheological, structural and sensory properties of apple puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, pp.513-520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Qualités des viandes de porcs étourdis avec différents mélanges gazeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (4), pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2388,573 +2505,573 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SENSORY ENGINEERING APPROACH: DRIVING PRODUCT FORMULATION THROUGH CONSUMER PERCEPTIONS AND PREFERENCES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Understanding consumer expectations and perception of sustainable food in collective catering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaïma Naciri-Farid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Masson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Valence, Spain</w:t>
+              <w:t xml:space="preserve">, Feb 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445079v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding consumer expectations and perception of sustainable food in collective catering</w:t>
+                <w:t xml:space="preserve">SENSORY ENGINEERING APPROACH: DRIVING PRODUCT FORMULATION THROUGH CONSUMER PERCEPTIONS AND PREFERENCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Masson</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2023, Valence, Spain</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445013v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer perceptions of fruits (organic and conventional apple) under different processing conditions (home-made, artisanal and industrial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSense Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Turku (Finlande), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights in consumer expectations and perceptions about the diversity of processing in organic and conventional fruit products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Espinosa-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Sieffermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Food Science and Technology (EFFoST) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Laussanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New processes for production of fruit-derived products with optimised organoleptic and nutritional qualities : the ANR project &amp;quot;TEMPANTIOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chermat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruits and Vegetables - FAVHealth 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Avignon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2964,114 +3081,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture de la purée de pomme : influence de la structure sur les propriétés rhéologiques et la perception sensorielle - effet du traitement mécanique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Carolina Espinosa Munoz Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. AgroParisTech, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012AGPT0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00749695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3139,51 +3256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="647908D5"/>
+    <w:nsid w:val="07766C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3370,51 +3487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-espinosa-munoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0723-6521" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa-Brisset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05380991v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;nard-Lampron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Symolon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayit&#233; Adama Hondegla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnarme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Voisin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2025.10312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04531341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Besombes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Veron-Chavanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Domingie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Du" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019613v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pertenais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Eigmuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grie&#223;bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kempen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3071286" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2025.105660" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Liechti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Espinosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bosc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0026" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-016-9434-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cuvelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.06.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Brisset Espinosa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R. Symoneaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Biau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Cuvelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina To" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.078" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Naciri-Farid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blumenthal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penicaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Sieffermann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822695v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Billaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chermat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00749695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Carolina Espinosa Munoz Brisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012AGPT0008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>