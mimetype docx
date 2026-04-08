--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1501,2124 +1501,2124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il dolore per il tempo che passa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hypnose vaccinale de masse expliquée par le professeur Mattias Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grazia Deledda, la femme prix Nobel qui aimait la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie culturelle en 19**</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Pizzigoni, un esempio per un rinnovamento della scuola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educazioneduepuntozero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72/2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation démocratique selon Martha Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDUCAZIONE giornale di pedagogia critica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14668/Educaz_11203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourriture, pouvoir et diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salvis Juribus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Il dolore per il tempo che passa</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caverna di Platone, il Santo Sepolcro e la Resurrezione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'hypnose vaccinale de masse expliquée par le professeur Mattias Desmet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a quatre-vingts ans mourait le peintre Raffaele Mainella, génie de l' art et citoyen du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, pp.20-22</w:t>
+              <w:t xml:space="preserve">, 2022, 32, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La caverna di Platone, il Santo Sepolcro e la Resurrezione</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème du harcèlement en France dans une perspective pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuovi Autoritarismi e Democrazie: Diritto, Istituzioni, Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2612-6672/18122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ère du totalitarisme sanitaire et les corps à libérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Pensata </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.48-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESPOIR COMME ANTIDOTE À LA PEUR ET COMME MOTEUR DE L'APPRENTISSAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53163/dyn.v2i2.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosa è giusto e cosa è sbagliato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il y a quatre-vingts ans mourait le peintre Raffaele Mainella, génie de l' art et citoyen du monde</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talleyrand entre diplomatie et politique : l'amour pour VALENÇAY et l'affaire BÉNÉVENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salvis Juribus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fragilité du bien de Martha Nussbaum Une analyse de la préface de l'édition de 2001 avec un regard sur l'époque actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue A.R.T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, https://art.icd.univ-tours.fr/la-revue-a-r-t/revue-a-r-t-n5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questa non è una crisi sanitaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">È possibile una nuova etica dell’educazione? Spunti di riflessione al tempo della didattica digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rizoma Freireano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la pandémie, repenser l’éthique et l’esthétique du voyage, comme expérience humaine fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Pensata </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia: dalla difesa della pedofilia alla sua recente condanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, pp.13-19</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTUALITÉ DE LA RÉFLEXION POLITIQUE ET PHILOSOPHIQUE D'EDITH STEIN SUR LE CONCEPT DE « COMMUNAUTÉ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.R.T. Ateliers de Recherches Transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, pp.48-56</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibbia e Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cosa è giusto e cosa è sbagliato</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawls et Nussbaum débat sur la théorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawls et Nussbaum débat sur la théorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'amour traverse l'oeuvre de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comunicazione sociale e politica oggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, https://filosofiaenuovisentieri.com/2021/03/07/la-comunicazione-sociale-e-politica-oggi/#more-10330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il popolo: definizione e rappresentazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignità e vergogna. Reato e umiliazione pubblica in Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didattica a distanza e in presenza. Sul senso dell’educare oggi e domani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questa non è una crisi sanitaria</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I vecchi e i giovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, https://art.icd.univ-tours.fr/la-revue-a-r-t/revue-a-r-t-n5</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandemia e una riflessione sulla storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialegesthai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Anno 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, pp.15-21</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith nella lettura di Martha Nussbaum: La ricchezza delle nazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155549v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03148754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema e Filosofia</w:t>
               </w:r>
@@ -4834,151 +4834,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spinoza, maestro di libertà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment les philosophes de l’Antiquité pensaient la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644115v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03913727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvons-nous communiquer de manière éthique ? https://www.agoravox.fr/tribune-libre/article/pouvons-nous-communiquer-de-234116</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luciagangale.wordpress.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gangale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v8i8.311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ucia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/raudem.v12i1.9775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/Educaz_11203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2612-6672/18122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v2i2.49" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brezzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Pasquale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Corona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chedas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grin.com/login/#document/1372661/overview" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luciagangale.wordpress.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gangale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v8i8.311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ucia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/raudem.v12i1.9775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/Educaz_11203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2612-6672/18122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v2i2.49" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brezzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Pasquale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Corona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chedas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grin.com/login/#document/1372661/overview" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>