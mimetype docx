--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -1501,2124 +1501,2124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grazia Deledda, la femme prix Nobel qui aimait la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie culturelle en 19**</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Pizzigoni, un esempio per un rinnovamento della scuola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educazioneduepuntozero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72/2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation démocratique selon Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDUCAZIONE giornale di pedagogia critica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14668/Educaz_11203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourriture, pouvoir et diplomatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salvis Juribus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il dolore per il tempo che passa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypnose vaccinale de masse expliquée par le professeur Mattias Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">La Vie culturelle en 19**</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caverna di Platone, il Santo Sepolcro e la Resurrezione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72/2022</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il y a quatre-vingts ans mourait le peintre Raffaele Mainella, génie de l' art et citoyen du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14668/Educaz_11203⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le problème du harcèlement en France dans une perspective pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuovi Autoritarismi e Democrazie: Diritto, Istituzioni, Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2612-6672/18122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nourriture, pouvoir et diplomatie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ère du totalitarisme sanitaire et les corps à libérer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Pensata </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.48-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESPOIR COMME ANTIDOTE À LA PEUR ET COMME MOTEUR DE L'APPRENTISSAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53163/dyn.v2i2.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosa è giusto e cosa è sbagliato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talleyrand entre diplomatie et politique : l'amour pour VALENÇAY et l'affaire BÉNÉVENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salvis Juribus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La caverna di Platone, il Santo Sepolcro e la Resurrezione</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">È possibile una nuova etica dell’educazione? Spunti di riflessione al tempo della didattica digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rizoma Freireano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questa non è una crisi sanitaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Il y a quatre-vingts ans mourait le peintre Raffaele Mainella, génie de l' art et citoyen du monde</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fragilité du bien de Martha Nussbaum Une analyse de la préface de l'édition de 2001 avec un regard sur l'époque actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue A.R.T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, https://art.icd.univ-tours.fr/la-revue-a-r-t/revue-a-r-t-n5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la pandémie, repenser l’éthique et l’esthétique du voyage, comme expérience humaine fondamentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Pensata </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.15-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francia: dalla difesa della pedofilia alla sua recente condanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, pp.13-19</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACTUALITÉ DE LA RÉFLEXION POLITIQUE ET PHILOSOPHIQUE D'EDITH STEIN SUR LE CONCEPT DE « COMMUNAUTÉ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A.R.T. Ateliers de Recherches Transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26, pp.48-56</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibbia e Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawls et Nussbaum débat sur la théorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cosa è giusto e cosa è sbagliato</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawls et Nussbaum débat sur la théorie de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reportages Storia &amp; Società</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'amour traverse l'oeuvre de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comunicazione sociale e politica oggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021, https://filosofiaenuovisentieri.com/2021/03/07/la-comunicazione-sociale-e-politica-oggi/#more-10330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il popolo: definizione e rappresentazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, https://art.icd.univ-tours.fr/la-revue-a-r-t/revue-a-r-t-n5</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dignità e vergogna. Reato e umiliazione pubblica in Martha Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questa non è una crisi sanitaria</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didattica a distanza e in presenza. Sul senso dell’educare oggi e domani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I vecchi e i giovani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25, pp.15-21</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Smith nella lettura di Martha Nussbaum: La ricchezza delle nazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filosofia e nuovi sentieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandemia e una riflessione sulla storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialegesthai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Anno 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148754v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03155549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinema e Filosofia</w:t>
               </w:r>
@@ -4834,151 +4834,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les philosophes de l’Antiquité pensaient la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gangale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spinoza, maestro di libertà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gangale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913727v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03644115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvons-nous communiquer de manière éthique ? https://www.agoravox.fr/tribune-libre/article/pouvons-nous-communiquer-de-234116</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luciagangale.wordpress.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gangale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v8i8.311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ucia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/raudem.v12i1.9775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920360v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/Educaz_11203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2612-6672/18122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v2i2.49" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148754v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brezzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Pasquale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Corona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chedas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grin.com/login/#document/1372661/overview" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.luciagangale.wordpress.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474907v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gangale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53235/2036-5624/255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v8i8.311" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ucia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Angale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25115/raudem.v12i1.9775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660457v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094281v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951018v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/Educaz_11203" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719070v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657131v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2612-6672/18122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511319v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53163/dyn.v2i2.49" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694671v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282265v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261696v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318653v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148754v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brezzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario de Pasquale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bianchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Bernardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148720v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158461v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Sassi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Corona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823258v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636947v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chedas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grin.com/login/#document/1372661/overview" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197892v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644115v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>