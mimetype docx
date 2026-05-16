--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -410,178 +410,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et réseau : une expérience de recherche-action, REVE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transgression et banalisation du sexe dans la publicité sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.161-163</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sexualités, 69, pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01784393v1</w:t>
+                <w:t xml:space="preserve">sic_01783786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgression et banalisation du sexe dans la publicité sur Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagement et réseau : une expérience de recherche-action, REVE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Sexualités, 69, pp.102-104</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.161-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01783786v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01784393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le communicant d’université : un modèle professionnel (dé)bridé</w:t>
               </w:r>
@@ -642,51 +642,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité numérique. De la construction au suicide en 52 minutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ben Amor</w:t>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
@@ -1190,51 +1190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC favorisent-elles l’émergence d’une gouvernance participative par l’autodétermination d’acteurs engagés en réseaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1278,51 +1278,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infobésité, un phénomène au détriment de la qualité informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Ben Amor</w:t>
+                <w:t xml:space="preserve">Sami Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition de la conférence H2PTM'13</w:t>
             </w:r>
@@ -1354,51 +1354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tentative de conciliation d’intérêts divergents par l’engagement d’acteurs hétérogènes : le cas de REVE, Réseau Enfance et Vie Educative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pybourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Granget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,51 +2381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3BF9F1D"/>
+    <w:nsid w:val="00DA1950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2529,51 +2529,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D19CF2D4"/>
+    <w:nsid w:val="2CC88F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2677,51 +2677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08B1DD8E"/>
+    <w:nsid w:val="28B2AE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2914,51 +2914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-granget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100354068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071337947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaudy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Competitive+Inteligence+2+0%3A+Organization%2C+Innovation+and+Territory-p-9781848213050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/intelligence-competitive-2-0-organisation-innovation-et-territoire/quoniam/descriptif-9782746223660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/149-le-reseau-pensant-pour-comprendre-la-societe-numerique-9782915552256.html?search_query=le+Reseau+pensant&amp;amp;results=15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-granget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/100354068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071337947" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Sobngwi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Granget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Nganou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01783786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pybourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lombardo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01791151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Oueslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaudy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Competitive+Inteligence+2+0%3A+Organization%2C+Innovation+and+Territory-p-9781848213050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/informatique/intelligence-competitive-2-0-organisation-innovation-et-territoire/quoniam/descriptif-9782746223660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01784594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/sciences-sociales/149-le-reseau-pensant-pour-comprendre-la-societe-numerique-9782915552256.html?search_query=le+Reseau+pensant&amp;amp;results=15" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>