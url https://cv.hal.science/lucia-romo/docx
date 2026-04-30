--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -160,1479 +160,1479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
+                <w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kazzi</w:t>
+                <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
+                <w:t xml:space="preserve">Coline Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465130v1</w:t>
+                <w:t xml:space="preserve">hal-05601329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554928v1</w:t>
+                <w:t xml:space="preserve">hal-05465130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Current Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.112941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355498v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Fourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solaine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05171592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d'Argent et Jeux vidéo des adolescents : intrications et dimensions psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Alcoologie et Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Numéro spécial Volume 1 Jeux de hasard Septembre 2025, 1 (numéro spécial Jeux de hasard)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of psychological interventions for smoking cessation among incarcerated population: A systematic review and meta-analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The impact of virtual alcohol-related stimuli on craving in university students: an exploratory virtual reality intervention study. &amp;lt;i&amp;gt;VR alcohol stimuli and university student craving&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Negre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112941⟩</w:t>
+              <w:t xml:space="preserve">Alcohol and Alcoholism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (1 [agaf077]), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/alcalc/agaf077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355565v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Clustering: Exploring the Interplay of Burnout, Stress, Turnover, Psychological Flexibility and Distress in a French Nurse Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Charlotte Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Isnard Bagnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jan.70299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDAH et addiction avec substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05222315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the efficiency of virtual reality in the treatment of alcohol use disorder: study protocol for a randomized controlled trial: E-Reva</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic review of cultural influences on ADHD and social media addiction among adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almoayad Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middle East Current Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43045-025-00565-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-024-08271-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04683798v1</w:t>
+                <w:t xml:space="preserve">hal-05355498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on the efficiency of virtual reality in the treatment of alcohol use disorder: study protocol for a randomized controlled trial: E-Reva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pelissolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (417), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-024-08271-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815236v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’accès aux psychothérapies pour troubles légers/modérés (2) : enquêtes transverses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719810v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble du Déficit de l’Attention/Hyperactivité et Addictions : concepts et applications cliniques pour une meilleure prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -1655,2202 +1655,2202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t>
+                <w:t xml:space="preserve">Evaluation de l’accès aux psychothérapies pour troubles légers/modérés (2) : enquêtes transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Tessier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mousquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2024.0177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231472v1</w:t>
+                <w:t xml:space="preserve">hal-04719810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences sexuelles entre partenaires intimes : caractéristiques et enjeux cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 181 (1), pp.24-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Author Correction: Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.3460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-30530-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04231475v1</w:t>
+                <w:t xml:space="preserve">hal-04270293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engagement With Gamification Elements in a Smoking Cessation App and Short-term Smoking Abstinence: Quantitative Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Rajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Weth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Mastellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e39975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/39975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122787v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du développement d’interventions basées sur l’acceptation et la mindfulness dans la régulation des émotions des personnes souffrant de troubles du comportement alimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loretta Sala</w:t>
+                <w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chava Kahn-Lewin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hedi Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253 (111027), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04270291v1</w:t>
+                <w:t xml:space="preserve">hal-04329381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality efficiency as exposure therapy for alcohol use: A systematic literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">El Hedi Zerdazi</w:t>
+                <w:t xml:space="preserve">Intérêt du développement d’interventions basées sur l’acceptation et la mindfulness dans la régulation des émotions des personnes souffrant de troubles du comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Laszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Keegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretta Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (9), pp.787-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2023.111027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329381v1</w:t>
+                <w:t xml:space="preserve">hal-04270291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement With Gamification Elements in a Smoking Cessation App and Short-term Smoking Abstinence: Quantitative Assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Psychotraumatisme chez les étudiants : prévention et interventions à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/39975⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (4), pp.358-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270294v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caillon</w:t>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-30530-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270293v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eating Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (65), 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40337-023-00764-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBT program to reduce recidivism risk for road crashes among adolescents and young adults: Results of a randomized controlled study and prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Violences sexuelles entre partenaires intimes : caractéristiques et enjeux cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e20074⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181 (1), pp.24-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229557v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles entre partenaires intimes : caractéristiques et enjeux cliniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">CBT program to reduce recidivism risk for road crashes among adolescents and young adults: Results of a randomized controlled study and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.12.005⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e20074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006141v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Mindfulness-Based Interventions for Youth, and Considerations for Anxiety, Depression, and a Positive School Climate—A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Monsillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (5), pp.861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10050861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward early screening for early management of postnatal depression? Relationships between clinical signs present in the infant and underlying maternal postnatal depression</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional Dysregulation, Shame and Guilt Predict Severity of Gambling Among a Population of Gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Changeur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.986796. </w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.986796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10899-023-10248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837376v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Caillon</w:t>
+                <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel W. Van Kernebeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo L. Crunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26963-9⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949624v1</w:t>
+                <w:t xml:space="preserve">hal-04037050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur les applications mobiles en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXIV (4), pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739049v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wim van Den Brink</w:t>
+                <w:t xml:space="preserve">Pictograms to aid laypeople in identifying the addictiveness of gambling products (PictoGRRed study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.11.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26963-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037050v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les applications mobiles en addictologie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.803227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163830v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of cognitive behavioral therapy on aggressive behavior in children with attention deficit hyperactivity disorder and emotion dysregulation: study protocol of a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3940,51 +3940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French Smoking Cessation Motivation Scale with French Smokers Using a Mobile App for Smoking Cessation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Investigation in Health, Psychology and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (8), pp.1179-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4018,90 +4018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Specific Cognitive Behavioral Group Therapy Program for Stimulant Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,90 +4152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4280,1830 +4280,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward early screening for early management of postnatal depression? Relationships between clinical signs present in the infant and underlying maternal postnatal depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Sandie Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Raffeneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Xavier-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Changeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.986796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.986796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594018v1</w:t>
+                <w:t xml:space="preserve">hal-03837376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation française d’une échelle de mesure de l’utilisation problématique des jeux vidéo en ligne : l’Internet Gaming Disorder-20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin Altintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, The Canadian Journal of Psychiatry, 66 (12), pp.1051-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0706743721990796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the Post First-Lockdown Era in the Current Covid-19 Pandemic: Quantitative and Qualitative Survey of the French Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.668961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation alimentaire, quand le choix devient motivé par la législation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282031v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Change Techniques in Popular Mobile Apps for Smoking Cessation in France: Content Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gill Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp.e26082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/26082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation alimentaire, quand le choix devient motivé par la législation.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270529v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr) : une étude pilote</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive and negative urgency as a single coherent construct: Evidence from a large‐scale network analysis in clinical and non‐clinical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Heeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 89 (6), pp.1252-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jopy.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006181v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-year follow-up on a sample of gamblers: predictive factors of relapse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl J Cherpitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Boudesseul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.2021.00009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.628631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.628631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211052v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Impact of the COVID-19 Lockdown on Stress and Addictive Behaviors in an Alcohol-Consuming Student Population in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation alimentaire, quand le choix devient motivé par la législation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Revue en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423331v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation alimentaire, quand le choix devient motivé par la législation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The impact of cancer on theory of planned behavior measures and physical activity levels during the first weeks following cancer diagnosis in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Marcil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.823-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-020-05541-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389586v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of cancer on theory of planned behavior measures and physical activity levels during the first weeks following cancer diagnosis in children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Marcil</w:t>
+                <w:t xml:space="preserve">Five-year follow-up on a sample of gamblers: predictive factors of relapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou-Landréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-020-05541-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.2021.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270285v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network analysis of psychotic manifestations among cocaine users</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Version française de l’échelle d’alliance thérapeutique entre le supervisé et le superviseur (BSWAI-fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (6), pp.519-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AMP.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03491982v1</w:t>
+                <w:t xml:space="preserve">hal-04594018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsivité alimentaire et troubles du comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.2020.00053⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.314 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03261165v1</w:t>
+                <w:t xml:space="preserve">hal-03489616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivité alimentaire et troubles du comportement alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Étude de faisabilité d’une exposition thérapeutique en réalité virtuelle pour joueurs pathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hernández-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.314 - 317. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.23 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489616v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité d’une exposition thérapeutique en réalité virtuelle pour joueurs pathologiques</w:t>
+                <w:t xml:space="preserve">Suivi à long terme des effets d’un entrainement de la mémoire de travail (Cogmed) auprès des enfants présentant un TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Rémond</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hernández-Mora</w:t>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marseille</w:t>
+                <w:t xml:space="preserve">Bruno Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mesure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.C. Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489512v1</w:t>
+                <w:t xml:space="preserve">hal-04389608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s physical activity behavior following a supervised physical activity program in pediatric oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Caru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6152,13037 +6143,13063 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marcil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cancer Research and Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146 (11), pp.3037-3048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00432-020-03294-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long terme des effets d’un entrainement de la mémoire de travail (Cogmed) auprès des enfants présentant un TDAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi à long terme des effets d’un entraînement de la mémoire de travail (Cogmed) auprès d’enfants présentant un TDA/H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">V. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2019.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389608v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problem and Non-Problem Gamblers: A Cross-Sectional Clustering Study by Gambling Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Guillou-Landréat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chereau Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.e030424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-030424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi à long terme des effets d’un entraînement de la mémoire de travail (Cogmed) auprès d’enfants présentant un TDA/H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of psychosocial interventions for children with ADHD and emotion dysregulation: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rivard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291, pp.113151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270535v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du surpoids et de l’obesité par les thérapeutes du groupe de reflexion sur l’obesité et le surpoids (GROS). Etude pilote comparant l’efficacité avec un groupe nutritionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Le Chevanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (2), pp.100522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the transaddiction craving triggers questionnaire in alcohol use disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+                <w:t xml:space="preserve">Stéphane Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Methods in Psychiatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mpr.1815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of psychosocial interventions for children with ADHD and emotion dysregulation: a systematic review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Working Memory Training for Adults with ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2020.113151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.918-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1087054717723987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600753v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory Training for Adults with ADHD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Attention Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1087054717723987⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566613v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight or obesity management by therapists of the obesity and overweight think thank group (G.R.O.S.). Pilot study comparing its effects with standard nutritional management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">COVID-19 pandemic lockdown and problematic eating behaviors in a student population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Iceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gonthier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Billieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (2), pp.100522. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.826-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1556/2006.2020.00053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288838v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03261165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRÉSENTATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Network analysis of psychotic manifestations among cocaine users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Labaeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fortias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065900ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.300 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2020.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270537v1</w:t>
+                <w:t xml:space="preserve">hal-03491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (avril-juin), pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200006v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of At-Risk Gamblers' Temporary Self-Exclusion from Internet Gambling Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Donnio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (2), pp.601-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10899-018-9782-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389599v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does Repetitive Negative Thinking Influence Alcohol Use? A Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Devynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294212v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389620v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risques, ressources et fonctionnement psychologique de jeunes adultes et des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139695v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Repetitive Negative Thinking Influence Alcohol Use? A Systematic Review of the Literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fonctions exécutives versus alimentation intuitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01482⟩</w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (58), pp.28-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139692v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des étudiants à l'université comme déterminant de la réussite académique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur la pleine conscience et l’autocompassion pour le traitement des addictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.187-202. </w:t>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 25 (2), pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065909ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psyt.252.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234194v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la pleine conscience et l’autocompassion pour le traitement des addictions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psyt.252.0031⟩</w:t>
+              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.S66-S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389624v1</w:t>
+                <w:t xml:space="preserve">hal-04232506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter la prise en charge psychothérapeutique : le dispositif innovant du centre d’évaluation TCA de la CMME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bruel-Jungerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Docteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.S180-S181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility, acceptability and preliminary outcomes of a mindfulness-based relapse prevention program in a naturalistic setting among treatment-seeking patients with alcohol use disorder: a prospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora von Hammerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (5), pp.e026839. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-026839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bouvet</w:t>
+                <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Perifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mandl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.25-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065902ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232506v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrival at the University of Students with Disabilities: a point on the Psychological Dimension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Samoilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1065902ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (6), pp.674-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234247v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les thérapies émotionnelles dans les problématiques de surpoids ou d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kureta-Vanoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.263 - 270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365995v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Acute Lymphoblastic Leukemia Survivors Have a Substantially Lower Cardiorespiratory Fitness Level Than Healthy Canadians Despite a Clinically Equivalent Level of Physical Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+                <w:t xml:space="preserve">Relation between cognitive restraint and weight: Does a content validity problem lead to a wrong axis of care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0024⟩</w:t>
+              <w:t xml:space="preserve">Clinical obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cob.12330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270289v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thérapies émotionnelles dans les problématiques de surpoids ou d’obésité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">French Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.S66-S67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486821v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we learn to manage stress? A randomized controlled trial carried out on university students</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">PRÉSENTATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1065900ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200997⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04232513v1</w:t>
+                <w:t xml:space="preserve">hal-04270537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of treated cocaine users’ retrospective memory of first cocaine use</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we learn to manage stress? A randomized controlled trial carried out on university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sbeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (9), pp.e0200997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814746v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+                <w:t xml:space="preserve">Relevance of treated cocaine users’ retrospective memory of first cocaine use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hedi Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Uwe Maskos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 264, pp.210 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2018.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754708v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dalia Saleh</w:t>
+                <w:t xml:space="preserve">Are emotionally driven and addictive-like eating behaviors the missing links between psychological distress and greater body weight?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Gearhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.536 - 546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332786v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are emotionally driven and addictive-like eating behaviors the missing links between psychological distress and greater body weight?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Romo</w:t>
+                <w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120, pp.536 - 546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898848v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Dawes</w:t>
+                <w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139712v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie cognitivo-comportementale peut-elle être adaptée dans l'usage problématique des réseaux sociaux ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+                <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625227v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487509v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness dans le traitement des addictions: Quelles perspectives pour la prise en charge du jeu pathologique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La psychologie, le droit et leurs apports l'un pour l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hj Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.15 \`a 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566641v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internet-Based Stress Management Intervention: Feasibility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sbeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EC Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.27--33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566634v1</w:t>
+                <w:t xml:space="preserve">hal-01754734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie, le droit et leurs apports l'un pour l'autre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Valladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Relmy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dominique Willard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hodé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754721v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet-Based Stress Management Intervention: Feasibility Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clerveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelouda Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Berejnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC Psychology and Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.30--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aip.2017.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754734v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Perceived Stress of French University Sudents Related to Personality Traits?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description of Various Factors Contributing to Traffic Accidents in Youth and Measures Proposed to Alleviate Recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Toillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17265/2159-5542/2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2017.00094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550583v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'outils numériques en vue du traitement de l'addiction au cannabis d'un public francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine De Bazelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566639v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Berejnoi</w:t>
+                <w:t xml:space="preserve">Attention-Déficit Hyperactivity Disorder Symptoms and Psychological Comorbidity in Eating Disorder Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loretta Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Martinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ml Carenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754723v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils numériques en vue du traitement de l'addiction au cannabis d'un public francophone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is Perceived Stress of French University Sudents Related to Personality Traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17265/2159-5542/2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566635v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-Déficit Hyperactivity Disorder Symptoms and Psychological Comorbidity in Eating Disorder Patients.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Oumaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (442), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566624v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Various Factors Contributing to Traffic Accidents in Youth and Measures Proposed to Alleviate Recurrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Traffic Accidents and Their Recurrenece in at Risk Adolescents and Young Adults : Realities and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754722v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Place du concept d'émotion exprimée dans les conduites addictives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (7), pp.436--441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566633v1</w:t>
+                <w:t xml:space="preserve">hal-01754727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Accidents and Their Recurrenece in at Risk Adolescents and Young Adults : Realities and Perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Predictors of Stress in College Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566616v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du concept d'émotion exprimée dans les conduites addictives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Devynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kornacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.08.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01754727v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Stress in College Students</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Devynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kornacka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566614v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t>
+                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria J. Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.02159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910988v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La pratique problématique de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
+              <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.24 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pranut.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566636v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perseverative Thinking Questionnaire (PTQ): French Validation of a Transdiagnostic Measure of Repetitive Negative Thinking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mindfulness dans le traitement des addictions: Quelles perspectives pour la prise en charge du jeu pathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Baeyens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fonseca Das Neves</w:t>
+                <w:t xml:space="preserve">C von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Luquiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beniamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hj Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139727v1</w:t>
+                <w:t xml:space="preserve">hal-01566641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La thérapie cognitivo-comportementale peut-elle être adaptée dans l'usage problématique des réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011344⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.99--109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301226v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music-Assisted Systematic Desensitization for the Reduction of Craving in Response to Drug-Conditioned Cues: A Pilot Study.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Chatzoudi</w:t>
+                <w:t xml:space="preserve">Cognitive Distortions and ADHD in Pathological Gambling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Stamou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Legauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aip.2016.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566669v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Rated ADHD Symptoms among Biological Mothers or Fathers of Children with Confirmed ADHD in a French Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Harmonizing Screening for Gambling Problems in Epidemiological Surveys - Development of the Rapid Screener for Problem Gambling (RSPG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Konofal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566660v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On What Resources Can the Students Rely on: Satisfaction with Life, Self-Esteem and Self- Efficacy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Rated ADHD Symptoms among Biological Mothers or Fathers of Children with Confirmed ADHD in a French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Konofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Psychiatry and Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.4(2):-1062</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1--15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550596v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Distortions and ADHD in Pathological Gambling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On What Resources Can the Students Rely on: Satisfaction with Life, Self-Esteem and Self- Efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Psychiatry and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.4(2):-1062</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157749v1</w:t>
+                <w:t xml:space="preserve">hal-01550596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonizing Screening for Gambling Problems in Epidemiological Surveys - Development of the Rapid Screener for Problem Gambling (RSPG)</w:t>
+                <w:t xml:space="preserve">Gambling Transitions among Adult Gamblers: A Multi-State Model Using a Markovian Approach Applied to the JEU Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mélanie Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vénisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Valleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1556/2006.5.2016.030⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.13--20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2016.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157719v1</w:t>
+                <w:t xml:space="preserve">hal-01566650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'entraînement de la mémoire de travail par le programme Cogmed et le TDAH Cogmed working memory training and ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566664v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling Behaviors and Psychopathology Related to Attention-Deficit/Hyperactivity Disorder (ADHD) in Problem and Non-Problem Adult Gamblers</w:t>
+                <w:t xml:space="preserve">Patterns of Electronic Cigarette Use in Current and Ever Users among College Students in France: A Cross-Sectional Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Fatseas</w:t>
+                <w:t xml:space="preserve">M. P. Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Valleur</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, May 27 6(5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566647v1</w:t>
+                <w:t xml:space="preserve">hal-01566664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entraînement de la mémoire de travail par le programme Cogmed et le TDAH Cogmed working memory training and ADHD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gambling Behaviors and Psychopathology Related to Attention-Deficit/Hyperactivity Disorder (ADHD) in Problem and Non-Problem Adult Gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Fatseas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vénisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychiatry Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.232--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychres.2016.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2015.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01312798v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Effect of Temperament on BMI through Appetite Reactivity and Self-Regulation in Eating: A Structural Equation Modelling Approach in Young Adolescents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les jeux de hasard et d'argent en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Rigal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Universcience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566649v1</w:t>
+                <w:t xml:space="preserve">hal-01754740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling Transitions among Adult Gamblers: A Multi-State Model Using a Markovian Approach Applied to the JEU Cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566650v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de hasard et d'argent en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intervention de gestion du stress par Internet chez les e\textasciiacute tudiants : revue de la litte\textasciiacute rature Stress management intervention via the Internet among students: Review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universcience</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754740v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive Distortions and ADHD Related to Pathological Gambling in a Cohort of Problem and Non Problem Gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lagauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Psycho-Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550587v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention de gestion du stress par Internet chez les e\textasciiacute tudiants : revue de la litte\textasciiacute rature Stress management intervention via the Internet among students: Review of the literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ladner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw172.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566661v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Distortions and ADHD Related to Pathological Gambling in a Cohort of Problem and Non Problem Gamblers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lagauffre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Magalon</w:t>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychotropes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566778v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burn out in University Students: Time Now for Implementing New Public Health Approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Treat or Enhance Cognitive Restraint in Individuels Suffering from Overweight or Obesity? Systematic Revue of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Swerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Apfeldorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ladner</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOJ Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.2--(1) 1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566665v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux d'argent et de hasard et troubles attentionnels chez des jeunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre P Tavolacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotropes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22, pp.91-108. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Issue Section: 7.B. Oral presentations: Mental health issues, 26 (suppl_1), pp.ckw170.004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psyt.221.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550588v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroenhancement among university students: substance use, motivations and associated factors</w:t>
+                <w:t xml:space="preserve">Patterns of electronic cigarette use in current and ever users among college students in France: a cross–sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre P Tavolacci</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckw170.004⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.e011344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-011344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103250v1</w:t>
+                <w:t xml:space="preserve">hal-02301226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treat or Enhance Cognitive Restraint in Individuels Suffering from Overweight or Obesity? Systematic Revue of the Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music-Assisted Systematic Desensitization for the Reduction of Craving in Response to Drug-Conditioned Cues: A Pilot Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Swerts</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">T. Chatzoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katherine Kureta-Vanoli</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOJ Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.36--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aip.2016.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550595v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Num\'ero 535 (1), pp.63--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468289v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is emotional dysregulation a component of attention-deficit/hyperactivity disorder (ADHD) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fontayne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">T. Villemonteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.108--114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322487v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is emotional dysregulation a component of attention-deficit/hyperactivity disorder (ADHD) ?</w:t>
+                <w:t xml:space="preserve">Mindfulness-based-relapse prevention (MBRP): Evaluation of the impact of a group of Mindfulness Therapy in alcohol relapse prevention for alcohol use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Villemonteix</w:t>
+                <w:t xml:space="preserve">D. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Purper-Ouakil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">P. Bouthillon-Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Limosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 41 (2), pp.108--114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566696v1</w:t>
+                <w:t xml:space="preserve">hal-01566674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence, Risk Behaviors and Motivations of Electronic Cigarette Use among French College Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Tavolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Student Tobacco, Alcohol and Drugs Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness-based-relapse prevention (MBRP): Evaluation of the impact of a group of Mindfulness Therapy in alcohol relapse prevention for alcohol use disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">French adaptation of the orientation to happiness scale and its relationship to quality of life in french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fontayne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2015.05.003⟩</w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (1), pp.259-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-014-0774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566674v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions sur Internet, destinées aux étudiants souffrant de binge drinking. Revue de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Num\'ero 535 (1), pp.63--74</w:t>
+              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566695v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces adolescents qui jouent trop aux jeux vidéo ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Troubles bipolaires et troubles de la personnalité borderline: différences cliniques au niveau de l'affectivité et de l'impulsivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jarroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Léveillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syndicat National des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173, pp.717--720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550603v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles bipolaires et troubles de la personnalité borderline: différences cliniques au niveau de l'affectivité et de l'impulsivité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566705v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early substance consumption and problematic use of video games in adolescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la honte dans la compréhension des alcoolisations ponctuelles importantes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00501⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.41--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468285v1</w:t>
+                <w:t xml:space="preserve">hal-01566704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la honte dans la compréhension des alcoolisations ponctuelles importantes.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramesh Pathare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.247-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566704v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hierarchical model of exercise dependence: the development of the problematic practice of physical exercise scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la honte dans la compréhension des alcoolisations ponctuelles importantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramesh Pathare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/1614-0001/a000172⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468291v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la honte dans la compréhension des alcoolisations ponctuelles importantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Prevalence and Characteristics of Addictive Behaviors in a Community Sample: A Latent Class Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jory Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Achab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.49--56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150326v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and Characteristics of Addictive Behaviors in a Community Sample: A Latent Class Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophia Achab</w:t>
+                <w:t xml:space="preserve">Impulsivité et locus de contrôle chez des patients souffrant d'alcoolodépendance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Plat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kalamarides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.abrep.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.66--72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566698v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivité et locus de contrôle chez des patients souffrant d'alcoolodépendance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Batel</w:t>
+                <w:t xml:space="preserve">Towards a Validation of the Three Pathways Model of Pathological Gambling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vénisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Magalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies / Co-Sponsored by the National Council on Problem Gambling and Institute for the Study of Gambling and Commercial Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10899-015-9545-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566678v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Validation of the Three Pathways Model of Pathological Gambling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gambling and attention deficit hyperactivity disorders (ADHD) in a population of french students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Magalon</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coeffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gambling Studies / Co-Sponsored by the National Council on Problem Gambling and Institute for the Study of Gambling and Commercial Gaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10899-015-9545-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gambling Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1261-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10899-014-9515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566684v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Peut-on être dépendant à l’exercice physique : de la définition à la prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (29-33)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01625229v1</w:t>
+                <w:t xml:space="preserve">hal-04368080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Protocol: The JEU Cohort Study―Transversal Multiaxial Evaluation and 5-Year Follow-up of a Cohort of French Gamblers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+                <w:t xml:space="preserve">Gambling and Impulsivity: An Exploratory Study in a French Adolescent Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Valleur</w:t>
+                <w:t xml:space="preserve">Sophie Platey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Coeffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Boz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-014-0226-7⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Medical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03 (04), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojmp.2014.34032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566731v1</w:t>
+                <w:t xml:space="preserve">hal-01468325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dysrégulation émotionelle chez les patients incarcerés polyconsommateurs de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Monassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bodon-Bruzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16(3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01566725v1</w:t>
+                <w:t xml:space="preserve">hal-01550611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult Attention-Deficit/Hyperactivity Disorder in Major Depressed and Bipolar Subjects: Role of Personality Traits and Clinical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Di Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loretta Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 264 (5), pp.391--400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00406-013-0456-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysrégulation émotionelle chez les patients incarcerés polyconsommateurs de drogues</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pratique problématique d'exercice physique: Un cas clinique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172 (10), pp.883--887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550611v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on être dépendant à l’exercice physique : de la définition à la prise en charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drogues, santé et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.19--37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368080v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gambling and Impulsivity: An Exploratory Study in a French Adolescent Population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Video Gaming and Gambling: An Exploratory Study in an Adolescent French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plantey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Boz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Medical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 03 (04), pp.306. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojmp.2014.34032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-9338(14)77607-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468325v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions cognitives des joueurs de jeux de hasard et d'argent hors ligne et mixtes.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study Protocol: The JEU Cohort Study―Transversal Multiaxial Evaluation and 5-Year Follow-up of a Cohort of French Gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Challet-Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vénisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Valleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drogues, santé et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-014-0226-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027123ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01566724v1</w:t>
+                <w:t xml:space="preserve">hal-01566731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cyberdépendance en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Cercle psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (Mars avril Mai), pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motivation pour les jeux de hasard et d'argent dans un groupe de joueurs Français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Legauffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 171 (6), pp.410--414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysfunctional Parental Styles Perceived during Childhood in Outpatients with Substance Use Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (2), pp.522--528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2013.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality at 9 Years in Alcohol-Dependence: The Respective Roles of Alcohol, Tobacco, and Vulnerability Genes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Obsessive-Compulsive Cocaine Scale (OCCS): A Pilot Study of a New Questionnaire for Assessing Cocaine Craving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bellais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudette Boni</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojpsych.2012.23024⟩</w:t>
+              <w:t xml:space="preserve">American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.313--319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1521-0391.2012.00248.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566755v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques structurelles et distorsions cognitives dans le pari hippique français.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubertret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-6105.1000121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566766v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions menées par Internet en addictologie. Bénéfices et limites: Revue de la littérature. = Internet interventions in the field of addiction medicine. Benefits and limitations: Review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grall-Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34 (2), pp.113--119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Deficit/Hyperactivity Disorder (ADHD) in a Group of Patients with Addictive Problems : Exploratory Study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques structurelles et distorsions cognitives dans le pari hippique français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Morvannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Legauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Lerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Addiction Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.213--221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-6105.1000121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468329v1</w:t>
+                <w:t xml:space="preserve">hal-01566766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Obsessive-Compulsive Cocaine Scale (OCCS): A Pilot Study of a New Questionnaire for Assessing Cocaine Craving</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mortality at 9 Years in Alcohol-Dependence: The Respective Roles of Alcohol, Tobacco, and Vulnerability Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Wohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Sirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramon Neira</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal on Addictions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1521-0391.2012.00248.x⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.187--193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojpsych.2012.23024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01566753v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cocaine-Induced Psychotic Symptoms in French Cocaine Addicts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bellais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 200 (2-3), pp.1074--1076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2012.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la personnalité, de la motivation au changement et des facteurs familiaux présents chez des jeunes suivis pour obésité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilmin-Crepon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 170 (9), pp.649--653. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2012.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of the French version of the Wender Utah Rating Scale and Brown's Attention Deficit Disorders Scale for adults</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor 1 gene (ESR1) is associated to restrictive anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
+                <w:t xml:space="preserve">Audrey Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ramoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Strat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susann Friedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (8), pp.1818-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2010.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943652v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor 1 gene (ESR1) is associated to restrictive anorexia nervosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susann Friedel</w:t>
+                <w:t xml:space="preserve">Psychometric properties of the French version of the Wender Utah Rating Scale and Brown's Attention Deficit Disorders Scale for adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ehrlich</w:t>
+                <w:t xml:space="preserve">C. Legauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2010.49⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.380-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524128v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation du Cannabis chez les Adolescents : Liens entre Structure, Cohésion, Hiérarchie Familiales et niveau de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chedid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 167 (7), pp.541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2009.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Family trios analysis of common polymorphisms in the obestatin/ghrelin, BDNF and AGRP genes in patients with Anorexia nervosa: Association with subtype, body-mass index, severity and age of onset.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland M. Dardennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Zizzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kipman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (2), pp.106-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2006.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00122530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19192,4072 +19209,4054 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir l’arrêt du tabac en milieu carcéral : l’apport des interventions psychologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laqueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Meslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Illel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de formation de l'Observatoire International des Prisons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de l'orthorexie : d'une approche unidimensionnelle à une approche bidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 éme congrès de l'Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application pratique de la TERV dans le trouble de l'usage de l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée des jeunes addictologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Comment l’épuisement professionnel peut amener à des changements de la perception de l’image de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rebuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t>
+              <w:t xml:space="preserve">8ème Entretiens de la Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392958v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EABCT 2023: CBT in a changing world: Migration and cultural diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EABCT, Oct 2023, Belek, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès régional AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254491v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictologie 2.0, bienvenue dans l'ère numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Efficacité de la réalité virtuelle comme traitement d’exposition dans le trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Fédération Addiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (FR), France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral interparadigme de l’UR CLIPSYD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256628v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation émotionnelle et culpabilité chez des joueurs de hasard et d’argent : Propositions d’interventions psychothérapeutiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addictologie 2.0, bienvenue dans l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El-Hadi Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès régional AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFTCC, May 2023, NIMES, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Fédération Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Addiction, Jun 2023, Orléans (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392956v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité de la réalité virtuelle comme traitement d’exposition dans le trouble de l’usage de l’alcool</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral interparadigme de l’UR CLIPSYD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Nanterre - Université de Nanterre, France</w:t>
+              <w:t xml:space="preserve">EABCT 2023: CBT in a changing world: Migration and cultural diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EABCT, Oct 2023, Belek, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256655v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’épuisement professionnel peut amener à des changements de la perception de l’image de soi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From Exposure to Gambling Behavior: Problem Gamblers are more Impacted by Advertising Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Entretiens de la Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICBA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICBA, Aug 2023, SEOUL, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280977v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie d’exposition en réalité virtuelle, bienvenue dans la TCC 2.0</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Facteurs associés à la consommation de tabac en milieu carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Laqueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Illel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ile-de-France des hôpitaux de jour d’addictologie (HDJA) du COPAAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées régionales de TCC Nîmes 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256643v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la consommation de tabac en milieu carcéral</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées régionales de TCC Nîmes 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257064v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thérapie d’exposition en réalité virtuelle, bienvenue dans la TCC 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Ile-de-France des hôpitaux de jour d’addictologie (HDJA) du COPAAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241041v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque international ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Européenne Toxicomanie Hépatites SIDA, Oct 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychoéducation pour des étudiants avec TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique HyperSupers TDAH France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HyperSupers TDAH France, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’accès aux psychothérapies pour troubles légers/modérés : enquêtes transverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mousquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSP, 2023, Saint Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le gambling s’invite dans le gaming : étude sur l’utilisation des loot boxes en population Générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Loudrhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Zebdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e édition du colloque Rencontres autour du jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement d’Intérêt Scientifique Jeu et Sociétés; Ludocorpus, Oct 2023, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENIGM : Etude qualitative de l’impact des gains significatifs chez les joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeux de hazard et d’argent. Actualité de la recherche ccliniue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">) Psychotraumatisme chez les étudiants : prévention et interventions à l’université.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Retentissement-Enquête ESPRIT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de la Société Medico Psychologique 28 novembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMP, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Association HyperSupers TDAH Thème: TDAH les thérapies non pharmacologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HyperSupers, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270881v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retentissement-Enquête ESPRIT.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Étude sur un programme de prévention des TCA basé sur l’insatisfaction corporelle chez les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Simard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Association HyperSupers TDAH Thème: TDAH les thérapies non pharmacologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HyperSupers, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres du GROS (Groupe de Réflexion sur l'Obésité et le Surpoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270879v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude sur un programme de prévention des TCA basé sur l’insatisfaction corporelle chez les jeunes adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intervention à distance basée sur la thérapie d’Acceptation et d’engagement (ACT) pour les personnes présentant différents troubles psychopathologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rebuffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GROS (Groupe de Réflexion sur l'Obésité et le Surpoids)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain-la-Neuve - Belgique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280981v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention à distance basée sur la thérapie d’Acceptation et d’engagement (ACT) pour les personnes présentant différents troubles psychopathologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intérêt de l’évaluation des schémas de Young dans les situations de burn-out : Prevention et prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rebuffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain-la-Neuve - Belgique, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès Franais de Psychiatrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280974v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la TERV dans le trouble de l'usage de l'alcool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Journée de la Collégiale de l'Addictologie Hospitalière de l'APHP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256667v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thérapie en réalité virtuelle et trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">Congrès Albatros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241042v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E-ReVA : La réalité virtuelle comme technique d'exposition innovante dans la prise en charge des troubles liés à l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">1ère journée dédiée aux Thérapies par Exposition à la Réalité Virtuelle en Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392963v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact des campagnes publicitaires et préventives sur les joueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Païs</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique - GIS jeux et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS - Jeux et société, Nov 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270859v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt clinique d’une intervention groupale ciblant la régulation émotionnelle chez les personnes souffrant de TCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Laszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Keegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-ReVA : La réalité virtuelle comme technique d'exposition innovante dans la prise en charge des troubles liés à l'usage de l'alcool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée dédiée aux Thérapies par Exposition à la Réalité Virtuelle en Addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villejuif, France</w:t>
+              <w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256694v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie en réalité virtuelle et trouble de l’usage de l’alcool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Application de la TERV dans le trouble de l'usage de l'alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Albatros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">18ème Journée de la Collégiale de l'Addictologie Hospitalière de l'APHP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256680v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quoi souffrent les étudiants aujourd’hui</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anxiété, Dépression et Syndromes psychotraumatiques en population étudiante : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux défis des populations vulnérables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associations francophones de TCC, 2022, Louvain la Neuve, France</w:t>
+              <w:t xml:space="preserve">Journée Universitaire des Troubles de l'humeur, dépression et anxiété, CHU de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280975v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’évaluation des schémas de Young dans les situations de burn-out : Prevention et prise en charge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le burnout en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Rebuffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès Franais de Psychiatrie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280983v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burnout en population générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acces to psychotherapy upon referral by de GP in France : Experimentation and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Païs</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Maria Vasiliadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de l’Association Astra (Santé Psychique et Travail).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTRA Université Paris Nanterre HU Raymond-Poincaré, 2022, Garches, France</w:t>
+              <w:t xml:space="preserve">14th Internaational Conference of the European Network for Mental Health Service Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tel-Aviv, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280979v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acces to psychotherapy upon referral by de GP in France : Experimentation and results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">) Psychotraumatisme chez les étudiants : prévention et interventions à l’université.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carmen Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Internaational Conference of the European Network for Mental Health Service Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tel-Aviv, France</w:t>
+              <w:t xml:space="preserve">Séance de la Société Medico Psychologique 28 novembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMP, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270855v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux psychothérapies via le medecin généraliste : évaluation initiale.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violences sexuelles dans le couple : étude des répercussions cliniques auprès d’une population de femmes victimes de violences conjugales reçues en Unité médico- judiciaire. Résultats préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Costandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gorgiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Soussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Encéphale, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">52ème Congrès International Francophone de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270852v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex journey of an ADHD diagnosis in adulthood for French nationals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation diagnostique du Trouble du Déficit de l'Attention / Hyperactivité en Hôpital De Jour d'Addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 World Congress of ADHD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Collège Professionnel des Acteurs de l'Addictologie Hospitalière (COPAAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270866v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention précoce, construire une réponse de première ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">TDAH parcours de soins, parcours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Getin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Fédération Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédéeration Addictions, 2021, Metz, France</w:t>
+              <w:t xml:space="preserve">. 9ème Journée de rrencontre Coordination Nationale TDAH Adulte.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale TDAh Adulte, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280972v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelle de motivation à l'arrêt du tabac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ÈME CONGRÈS ANNUEL DE TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23276,3384 +23275,3402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDAH parcours de soins, parcours de vie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intervention précoce, construire une réponse de première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. 9ème Journée de rrencontre Coordination Nationale TDAH Adulte.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination Nationale TDAh Adulte, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Fédération Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédéeration Addictions, 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270869v1</w:t>
+                <w:t xml:space="preserve">hal-04280972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation diagnostique du Trouble du Déficit de l'Attention / Hyperactivité en Hôpital De Jour d'Addictologie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Monsillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collège Professionnel des Acteurs de l'Addictologie Hospitalière (COPAAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPA Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S463-S463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769966v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles dans le couple : étude des répercussions cliniques auprès d’une population de femmes victimes de violences conjugales reçues en Unité médico- judiciaire. Résultats préliminaires.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Soussy</w:t>
+                <w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Congrès International Francophone de Médecine Légale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPA Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29th European Congress of Psychiatry, Apr 2021, Paris, France. pp.S450-S450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2021.1201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280986v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptsd among a sample of french students: A misdiagnosed condition with many implications. preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des interventions assistées par les oiseaux de proies auprès des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Virtual 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération EPN-R de l'université Paris Nanterre, Jun 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200993v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a mindfulness based program for children in a school setting in france</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabie Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Virtual 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200990v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des interventions assistées par les oiseaux de proies auprès des personnes vulnérables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Résultats d’une recherche participative : « Troubles du sommeil et autres comorbidités population adulte avec un TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Béguin</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Getin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de la fédération EPN-R 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération EPN-R de l'université Paris Nanterre, Jun 2021, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+              <w:t xml:space="preserve">1ère journée de la recherche participative du GIS Autisme et TND.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Autisme et TND, 2021, En distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433872v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Événements traumatogènes et Syndrome de Stress Post Traumatique (SSPT) en population étudiante : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">The complex journey of an ADHD diagnosis in adulthood for French nationals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Getin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Delivré-Melhrn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la fédération EPNR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8 World Congress of ADHD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265410v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats d’une recherche participative : « Troubles du sommeil et autres comorbidités population adulte avec un TDAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accès aux psychothérapies via le medecin généraliste : évaluation initiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kovess-Masfety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Getin</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de la recherche participative du GIS Autisme et TND.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Autisme et TND, 2021, En distanciel, France</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Encéphale, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270660v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gis jeux et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t>
+              <w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392871v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'événements de vie stressants/traumatiques dans la réussite académique en population étudiante : des résultats préliminaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le soutien social, la personnalité, et l’impact des campagnes publicitaires sur les joueurs d’argent et de hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée Denis Theunynck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Gis jeux et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gis jeux et sociétés, Oct 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265432v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unplugged : how to ensure quality implementation? The creation of a user guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C von Hammerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lecrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 European Society for Prevention Research. Meeting Make prevention science relevant for all : co-production and impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Visiconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daliah Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès Français de Psychiatrie, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICBA, 2019, Yokohama, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TDAH chez l’adulte : Spécificités et prise en charge non médicamenteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">[Congrès CHUV,UNIFR Sherbooke et UQAM]. Prise en charge non pharmacologique du Trouble déficit d’attention avec ou sans hyperactivité (TDAH),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM &amp; Université de Fribourg, 2019, Fribourg (Suisse), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201007v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDAH chez l’adulte : Spécificités et prise en charge non médicamenteuse</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimensions de personnalité et écrans : de l’usage et des limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Congrès CHUV,UNIFR Sherbooke et UQAM]. Prise en charge non pharmacologique du Trouble déficit d’attention avec ou sans hyperactivité (TDAH),</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11e édition du Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11e édition du Congrès Français de Psychiatrie, Dec 2019, Nice, France. pp.S66-S67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fjpsy.2019.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270657v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que la complémentarité des psychothérapies est possible dans la prise en charge des troubles du comportement alimentaire ? Etude empirique auprès de 100 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bruel-Jungerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysée Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47 Congrès annuel de thérapie comportementale et cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">). Efficacité d’une prise en charge du surpoids et de l’obésité basée sur trois axes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de thérapie comportementale et cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindfulness et autocompassion dans la prise en charge des addictions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la perception de l’alliance thérapeutique : Étude préliminaire auprès de patients suivis en psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.H. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’hôpital Marmottan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hopital Marmottan, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque francophone des pratiques des TCC/ Des émotions aux troubles émotionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Geneve, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270656v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’une action de prévention en milieu scolaire sur les risques associés aux jeux d’argent et de hasard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Typologie de joueurs à partir de leurs caractéristiques de jeu.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Guillou-Landréat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Benoît</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chereau Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium International Multidisciplinaire Jeu Excessif, Science, Indépendance, Transparence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium Bien Jouer, Jun 2018, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès de l'Albatros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120237v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la perception de l’alliance thérapeutique : Étude préliminaire auprès de patients suivis en psychothérapie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addictions et prise en charge des personnes souffrant de TDAH: Etude avec l’association HyperSupers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque francophone des pratiques des TCC/ Des émotions aux troubles émotionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Geneve, Suisse, France</w:t>
+              <w:t xml:space="preserve">Colloque Master II PEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Master II PEF, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270653v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie de joueurs à partir de leurs caractéristiques de jeu.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addictions et prise en charge des personnes souffrant de TDAH: Etude avec l’association HyperSupers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chereau Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Albatros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Master II PEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, 2018, Rennes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270654v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictions et prise en charge des personnes souffrant de TDAH: Etude avec l’association HyperSupers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mindfulness et autocompassion dans la prise en charge des addictions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Master II PEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Master II PEF, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de l’hôpital Marmottan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hopital Marmottan, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389634v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictions et prise en charge des personnes souffrant de TDAH: Etude avec l’association HyperSupers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Expérimentation d’une action de prévention en milieu scolaire sur les risques associés aux jeux d’argent et de hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Master II PEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2, 2018, Rennes (France), France</w:t>
+              <w:t xml:space="preserve">4ème Symposium International Multidisciplinaire Jeu Excessif, Science, Indépendance, Transparence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium Bien Jouer, Jun 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270655v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Problematic Practice of Physical Exercise: Associations with Quality of Life, Impulsivity, Substance Consumption and Positive Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematic Practice of Physical Exercise and Quality of Life in French and Indian University Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool, activité physique et qualité de vie des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'alcoologie de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soin et répercussions scolaires chez 335 enfants présentant un TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Getin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecendreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Konofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque international de Langue Française sur le TDAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je rumine, tu rumines, il rumine, nous buvons ! L’impact des pensées répétitives négatives sur la consommation d’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Devynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Régionales de l’Association Française de Thérapies Cognitives et Comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic and unrealistic optimism toward consequences of alcohol consumption : the importance of psychological resources available to access accurately the risky nature of its own behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Verlhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Csillik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation d'alcool et impulsivité: Comparasion des profils des collégiens et lycéens (filles/garcons)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plantey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e colloque scientifique de l'IREB, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité, bonheur et résultats scolaires : liens avec l'utilisation d'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Caravecchia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress for Social Psychiatry: Social Psychiatry at the age of Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26663,2809 +26680,2826 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude PriSanTabac : un programme TCC pour l'arrêt du tabac en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laqueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Meslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Illel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
+              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715363v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
+              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707195v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque international ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Biarritz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité et acceptabilité d'un programme bref de mindfulness pour le personnel soignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Laszcz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Keegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51 Congrès Annuel de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240892v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241038v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt pour un site web, intervention de prévention dans les comportements addictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51 Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sévérité de la consommation de tabac et symptômes anxieux et dépressifs en milieu carcéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laqueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Meslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Illel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrés de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif à la BEARNI des patients souffrant de Trouble du Déficit de l’Attention/Hyperactivité comorbide à un Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Davost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble du déficit de l'attention avec ou sans hyperactivité et tabagisme en milieu carcéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Meslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Illel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Laqueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès International d’Addictologie de l’ALBATROS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention à distance pour les problèmes d’épuisement professionnel : l’importance de sortir de la solitude à travers les groupes thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Tarade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque R2QVT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence de symptômes du Trouble du Déficit de l’Attention / Hyperactivité et de traumatismes infantiles rapportés chez des patients adultes souffrant de Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire du Trouble du Déficit de l'Attention/Hyperactivité chez des patients adultes souffrant de Trouble de l'Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du programme de préventiondes troubles du comportement alimentaire chez les étudiants français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux defis des populations vulnerables,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Louvain La Neuve, France</w:t>
+              <w:t xml:space="preserve">Colloque Grepaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280992v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392864v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorexic Eating behaviors are not all pathological : A french validation of the Teruel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Évaluation psychométrique de la version française de la Teruel Orthorexia Scale (TOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurpean Behavior Cognitive Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Barcelone, France</w:t>
+              <w:t xml:space="preserve">50ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392823v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Orthorexic Eating behaviors are not all pathological : A french validation of the Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EABCT 2022: Re-thinking CBT: providing strategies for a new way of living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Eurpean Behavior Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254521v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la croissance posttraumatique dans une population d’étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rémission et Rétablissment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Orthorexic eating behaviors are not all pathological: a French validation of the Teruel Orthorexia Scale (TOS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Grepaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t>
+              <w:t xml:space="preserve">EABCT 2022: Re-thinking CBT: providing strategies for a new way of living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241040v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation du programme de préventiondes troubles du comportement alimentaire chez les étudiants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque francophone en TCC. TCC face aux defis des populations vulnerables,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Louvain La Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200170v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation psychométrique de la version française de la Teruel Orthorexia Scale (TOS)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Video games and activities for money among French adult gamblers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bratislava (Slovaquie), Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254557v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt clinique d’un groupe d’entretien motivationnel transdiagnostique à distance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des perturbations du sommeil chez des personnes souffrant d'un trouble de l'usage d'une substance (TUS) avec ou sans TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Suisse, France</w:t>
+              <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392634v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-ReVA : étude sur l’efficacité de la réalité virtuelle dans le traitement du trouble de l’usage de l’alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EPNR Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Université Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29484,3565 +29518,3548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des perturbations du sommeil chez des personnes souffrant d'un trouble de l'usage d'une substance (TUS) avec ou sans TDAH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt clinique d’un groupe d’entretien motivationnel transdiagnostique à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nassar L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mordaq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">Congrès GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Suisse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200147v1</w:t>
+                <w:t xml:space="preserve">hal-04392634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels environnements choisir pour l’exposition en réalité virtuelle à l’alcool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Hadi Mohammed Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of bird-of-prey assisted interventions on vulnerable individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romo Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'Institut Francilien d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-ReVA : étude sur l’efficacité de la réalité virtuelle dans le traitement du trouble de l’usage de l’alcool</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le sevrage tabagique assisté par l'utilisation d'une application mobile : le rôle de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Sortir du tabac, une priorité pour tous Le 15e Congrès national de la SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France. 22, pp.243 - 257, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262062v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sevrage tabagique assisté par l'utilisation d'une application mobile : le rôle de l’engagement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The general self-efficacy scale in French students for the prevention of student health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Eurecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortir du tabac, une priorité pour tous Le 15e Congrès national de la SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France. 22, pp.243 - 257, 2018</w:t>
+              <w:t xml:space="preserve">EPA Virtual 2021, 29th European Congress of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online (Covid 19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317733v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The general self-efficacy scale in French students for the prevention of student health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effet d’un programme de sevrage sur le sentiment de préparation au changement et d’auto efficacité..</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Virtual 2021, 29th European Congress of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online (Covid 19), France</w:t>
+              <w:t xml:space="preserve">Congrès de la Sociteté Française de Tabacologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Issy -Les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393436v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un programme de sevrage sur le sentiment de préparation au changement et d’auto efficacité..</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E-ReVA : étude sur l’efficacité de la réalité virtuelle dans le traitement du trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadi Zerdazi Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Sociteté Française de Tabacologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Issy -Les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">49ème Congrès de l'AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392626v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effet d’un programme de sevrage sur les sentiments de volonté, de préparation au changement et d’auto-efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ehrminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t>
+              <w:t xml:space="preserve">Sortir du tabac une priorité pour tous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230963v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un programme de sevrage sur les sentiments de volonté, de préparation au changement et d’auto-efficacité</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fouques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tarade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sortir du tabac une priorité pour tous !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317988v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03265414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d’interventions groupales TCC centrées sur les addictions et la gestion des émotions chez les jeunes adultes décrocheurs (NEET).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Rémission et rétablissement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD among a sample of French students: a misdiagnosed condition with many implications. Preliminary results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implantation et évaluation d’une intervention de prévention basée sur la pleine conscience, en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Monsillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Zebdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPA Virtual 2021. 29th European Congress of Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">49e congrès annuel de thérapie comportementale et cognitive, congrès Aaron Beck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris (Maison de la Chimie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03265414v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, MONTREAL QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sévrage aide part la technologie : rôle de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Ehrminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès national de la SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des campagnes publicitaires parmi les joueurs en ligne : les perceptions du rôle du soutien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive symposium 2021 – Université de Concordia, Montréal,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montreal (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Faciliter la prise en charge psychothérapeutique : Le dispositif innovant du Centre d’évaluation TCA de la CMME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bruel-Jungerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cmme Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Gorwood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393458v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la prise en charge psychothérapeutique : Le dispositif innovant du Centre d’évaluation TCA de la CMME</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Samantha Tessier, Lucia Romo, Oulmann Zerhouni. Video games and activities for money among French adult gamblers. European Health Psychology Society, Aug 2022, Bratislava (Slovaquie), Slovakia. ⟨hal-04392864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philip Gorwood</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393442v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie assisté par l’animal, psychotraumatisme et addictions :Une revue de la littérature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement et propriétés psychométriques du Transaddiction Craving Triggers Questionnaire (TCTQ)dans le trouble de l’usage de l’alcool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Khazaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 Congrès de AFTCC</w:t>
+              <w:t xml:space="preserve">47ème Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392637v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et propriétés psychométriques du Transaddiction Craving Triggers Questionnaire (TCTQ)dans le trouble de l’usage de l’alcool</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficacy of cognitive behavioral therapy (CBT) for children with ADHD and emotional dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Courabessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de l'AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress of Behavioural and Cognitive therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393476v1</w:t>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’efficacité et de la satisfaction des utilisateurs français d’une application mobile pour le maintien du sevrage tabagique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intérêt d’un programme de gestion de la colère auprès des enfants avec TDAH ayant une dimension de dysregulation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Reder</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-santé, innovations technologiques et addictologie : enjeux et expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317961v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’efficacité et de la satisfaction des utilisatuers français d’une application mobile pour l’arrêt et le maintien du sevrage tabagique</w:t>
+                <w:t xml:space="preserve">La place des TCC dans les applications mobiles, une forme de thérapie digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Kretz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Reder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFA E-Santé, innovations technologiques et adictologie : enjeux et expériences,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Amiens, France</w:t>
+              <w:t xml:space="preserve">47 Congrès annuel de Thérapie comportementale et Cognitive,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392622v1</w:t>
+                <w:t xml:space="preserve">hal-04392630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des TCC dans les applications mobiles, une forme de thérapie digitale</w:t>
+                <w:t xml:space="preserve">Evaluation de l’efficacité et de la satisfaction des utilisatuers français d’une application mobile pour l’arrêt et le maintien du sevrage tabagique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Kretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47 Congrès annuel de Thérapie comportementale et Cognitive,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFA E-Santé, innovations technologiques et adictologie : enjeux et expériences,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392630v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’un programme de gestion de la colère auprès des enfants avec TDAH ayant une dimension de dysregulation émotionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l’efficacité et de la satisfaction des utilisateurs français d’une application mobile pour le maintien du sevrage tabagique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">E-santé, innovations technologiques et addictologie : enjeux et expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393468v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of cognitive behavioral therapy (CBT) for children with ADHD and emotional dysregulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Présentation d’une application mobile (kwit) sous la taxonomie des techniques de changement de comportement de Michie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diane Purper-Ouakil</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Reder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Behavioural and Cognitive therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Berlin, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francophone de Tabacologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393464v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’une application mobile (kwit) sous la taxonomie des techniques de changement de comportement de Michie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La place des TCC dans les applications mobiles. Une forme de Thérapie Digitale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Adriana Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Reder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Kretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francophone de Tabacologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Ajaccio - Corse, France</w:t>
+              <w:t xml:space="preserve">47è congrès TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392628v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Transaddiction Craving Triggers Questionnaire in alcohol use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora von Hammerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Khazaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des TCC dans les applications mobiles. Une forme de Thérapie Digitale?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parcours de soins et répercussions scolaires chez 822 enfants présentant un TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Getin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecendreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Kretz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47è congrès TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17 Congrès de l'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317242v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et répercussions scolaires chez 822 enfants présentant un TDAH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude du continuum des symptômes psychotiques chez des consommateurs de cocaïne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fortias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 Congrès de l'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392643v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du continuum des symptômes psychotiques chez des consommateurs de cocaïne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thérapie assisté par l’animal, psychotraumatisme et addictions :Une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">47 Congrès de AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392814v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les étudiants du post-secondaire atteints d’un TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marais-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t>
+              <w:t xml:space="preserve">46 Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392818v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants du post-secondaire atteints d’un TDAH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labaune Cyrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46 Congrès de l'AFTCC</w:t>
+              <w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392824v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayatri Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités sur la personnalité normale et pathologique (AFERTP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Mons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de soins et répercussions scolaires chez 822 enfants présentant un TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Getin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lecendreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castelneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Encephale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kern</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Kotbagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ah. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33052,817 +33069,817 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'addiction: comment s'en sortir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soigner les addictions par les TCC 2ème Edition Dir P Graziani, L Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Guibault</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04267492v1</w:t>
+                <w:t xml:space="preserve">hal-04267484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner les addictions par les TCC 2ème Edition Dir P Graziani, L Romo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'addiction: comment s'en sortir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Elsevier. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267484v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fouques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Aesthetic and Psychological approaches to series addiction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CambridgeScholars. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter un problème avec l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d'argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Gorsane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDK/EDP, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 2013, 978-2-294-77964-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-03421-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance aux jeux video et à l'internet. Comprendre, évaluer et traiter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33872,5228 +33889,5228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId632" w:history="1">
+                <w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vansimaeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Frajerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241045v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les thérapies cognitivo-comportementales en addictologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora von Hammerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
+              <w:t xml:space="preserve">Les addictions. Dir M Lejoyeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241043v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interventions psychothérapeutiques pour les addictions aux jeux vidéo et internet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
+              <w:t xml:space="preserve">Les addictions. Dir M Lejoyeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369160v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et comportementale et addiction au cannabis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.287-297, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023078v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thérapie cognitive et comportementale et addiction au cannabis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.287-297, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241044v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thérapies cognitivo-comportementales en addictologie.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Activité physique problématique (Chapitre 4.10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les addictions. Dir M Lejoyeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 2023, Pratiques En Psychotherapie, 9782294779640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267464v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions psychothérapeutiques pour les addictions aux jeux vidéo et internet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addiction aux écrans et à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Elsevier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Lejoyeux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les addictions. Dir M Lejoyeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Les Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.187-194, 2023, (Psychiatrie), 978-2-294-77934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267460v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction aux écrans et à Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Troubles liés à l’usage des jeux vidéo et à Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Michel Lejoyeux. </w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Andraos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.187-194, 2023, (Psychiatrie), 978-2-294-77934-3</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, pp.243-253, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831109v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles liés à l’usage des jeux vidéo et à Internet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un cas de dépendance aux écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Pierluigi Graziani; Lucia Romo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC [2e édition]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Masson, pp.243-253, 2023, (Pratiques en psychothérapie), 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent; Dir R Zebdi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023079v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cas de dépendance aux écrans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Groupe TCC et trouble de l’usage de substances : exemple d’une pratique en hôpital de jour d’addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Hamonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Biseul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod. </w:t>
+              <w:t xml:space="preserve">Elsevier Masson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évaluer et traiter les troubles psychopathologiques chez l'enfant et l'adolescent; Dir R Zebdi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Soigner les addictions par les TCC, 2eme édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782294779640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267455v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe TCC et trouble de l’usage de substances : exemple d’une pratique en hôpital de jour d’addictologie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Facon-Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vansimaeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Frajerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soigner les addictions par les TCC, 2eme édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782294779640</w:t>
+              <w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262295v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nadia Beddiar. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DeBoeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329433v1</w:t>
+                <w:t xml:space="preserve">hal-04267482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l'ouvrage : Réussir son memoire en psycho.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'addiction aux achats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Julien Sweerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir son mémoire en Psycho 2ème Ed Dir Robert Courtois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Les addictions comportementales Dir I Varescon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267482v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'addiction aux achats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enfants et adolescents face aux écrans : comment faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Beddiar. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les addictions comportementales Dir I Varescon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les jeunes face au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-32, 2022, 978-2-8130-0460-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.6054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267324v1</w:t>
+                <w:t xml:space="preserve">hal-04329433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de Psychiatrie 1ed 2017 et 2ème Ed 2021 Dir Guelfi JD &amp; Rouillon F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Païs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes de prévention et d'intervention dans les cas de dépression chez les étudiants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Costemale-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All the players catch their luck..but...some more than others: What about problem gambling in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cora von Hammerstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu dans tous ses états. Approches pluridisciplinaires du phénomène ludique. Dir E Belmas &amp; J Vion-Dury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'addiction est rarement seule: Le cas d'un joueur pathologique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reflection on art and digital therapy in the treatment of eating disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dunod. </w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Laszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Scanferla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pouydesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Macedonia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 cas cliniques difficiles en thérapies comportementales et cognitives. Dir Bouvet Cyrille</w:t>
+              <w:t xml:space="preserve">Music in creativedetoxificationand rehabilitation Dir Stamou L &amp; Stamou V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267441v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between pleasure and risk - the psychology of TV Series Watching: An empirical study with 400 participants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Paquet-Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection on art and digital therapy in the treatment of eating disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La détresse psychologique et le bien-être chez les étudiants: Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sbeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music in creativedetoxificationand rehabilitation Dir Stamou L &amp; Stamou V</w:t>
+              <w:t xml:space="preserve">Étudiants: acteurs de leur santé.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267411v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détresse psychologique et le bien-être chez les étudiants: Une étude exploratoire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L'addiction est rarement seule: Le cas d'un joueur pathologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étudiants: acteurs de leur santé.</w:t>
+              <w:t xml:space="preserve">11 cas cliniques difficiles en thérapies comportementales et cognitives. Dir Bouvet Cyrille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232533v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addiction à l'alimentation et alimentation émotionnelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La détresse psychique et le bien être des étudiants. Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Brunault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enciclopedia Médico Chirurgicale</w:t>
+              <w:t xml:space="preserve">La santé psychique des étudiants.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550722v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détresse psychique et le bien être des étudiants. Une étude exploratoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cyberbullying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lemercier-Dugarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé psychique des étudiants.</w:t>
+              <w:t xml:space="preserve">Livre Blanc Des Usages Du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId877" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550719v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyberbullying</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Coëffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livre Blanc Des Usages Du Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Serials and Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550717v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addictions comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guelfi, Julien-Daniel and Rouillon, Frédéric. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serials and Addiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t>
+              <w:t xml:space="preserve">Manuel de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elesevier Masson, pp.480-490, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550718v1</w:t>
+                <w:t xml:space="preserve">hal-01550720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addictions comportementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Addiction à l'alimentation et alimentation émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de Psychiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elesevier Masson, pp.480-490, 2017</w:t>
+              <w:t xml:space="preserve">Enciclopedia Médico Chirurgicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550720v1</w:t>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé psychique des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rémédiation cognitive dans le TDAH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aide Mémoire TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Parent</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dentz Amelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide-mémoire - TDA/H</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2015</w:t>
+              <w:t xml:space="preserve">Aide Mémoire TDAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550733v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide Mémoire TDAH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La rémédiation cognitive dans le TDAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronique Parent</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aide Mémoire TDAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Aide-mémoire - TDA/H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267317v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
+              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369219v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche médicale de la psychopathologie : Les systèmes de classification psychiatriques internationaux (DSM, CIM...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique en psychologie clinique et psychopathologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Faites le point sur votre problème de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bouvet, Cyrille and Boudoukha, Abdel Halim. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 grandes notions de psychologie clinique et de psychopathologie</w:t>
+              <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550740v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les autres approches psychothérapeutiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement spontané et les facteurs de protection existent-ils vraiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Romo &amp; M.A. Gorsane (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surmonter un problème avec les jeux de hasard et d’argent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation psychologique à différents âges de la vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bouvet &amp; A. H. Boudoukha (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2014, De Bac à Bac +3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions: Motivations et changement chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Coeffec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDK/EDP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé psychique des étudiants Dir D Cupa, H Riazuelo &amp; L Romo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique problématique de l’activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’addiction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la personnalité, addictions sans substances et troubles des conduites alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242-247, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divac Sm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467769v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Dépendance au jeu vidéo et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467768v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4.2 Troubles du comportement alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dépendance au travail, à l'exercice physique et TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Graziani, Pierluigi and Romo, Lucia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Masson, 2013</w:t>
+              <w:t xml:space="preserve">, Elsevier Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369287v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la personnalité et addictions sans substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guelfi, Julien Daniel ; Hardy, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les personnalités pathologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médecine Sciences publications, Lavoisier, 2013, Psychiatrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4.3 Jeu pathologique et TCC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Graziani. &amp; L. Romo (Dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les thérapies cognitivo-comportementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la prévention à l'intervention précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions sans substances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rèpères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche cognitivo-comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Ali Gorsane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grall-Bronnec, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu pathologique. Comprendre, prévenir, traiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche Les thérapies cognitivo-comportementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 Fiches de la Psychologie Dir Weil-Barais A &amp; Cupa D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thérapies comportementales et cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 Fiches de psychologie Dir A Weil-Barais &amp; D Cupa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet: Mieux comprendre l'usage problématique et sa prise en charge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APHP-Santé Maxima. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du plaisir au jeu pathologique. Dir Belkacem A; Reynaud M &amp; Venisse JL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Behavioral and Emotional Work for patients with social phobia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social phobia: Etiology, diagnosis and treatment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NovaPublisher, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stades de motivation chez des patients joueurs pathologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Legauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Morvannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Lerfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Adès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medecine &amp; Hygiène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévenir le jeu excessif dans une société addictive. Dir Dunand, C; Rihs-Middel M, Simon O.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId914" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dépendance aux achats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les addictions comportementales Dir I Varescon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance à l'Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId918" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lejoyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId915" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Adès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Medico-Chirugicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39103,606 +39120,606 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface du livre (Traduction) Managing ADHD in the présence of substance use disorders. De F Matthys, A Bronckaerts et Cleo L (DeBoeck. Novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preface du livre (Traduction) Managing ADHD in the présence of substance use disorders. De F Matthys, A Bronckaerts et Cleo L (DeBoeck. Novembre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface du livre Addictions : prévenir la rechute. Programme en 10 séances. (C Chiron, E Guilbaud, E Chauchard, M Gaillard, C Naudin) DeBoeck 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addictions : prévenir la rechute. Programme en 10 séances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination ouvrage : Recommandations de pratiques en thérapie comportementale et cognitive sur le trouble panique avec ou sans agoraphobie. (Experts H de Vries; N Girard-Dephanix, P Lamy, A Pelissolo, A Sauteraud, D Servant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Bulletin de Psychologie. Note de lecture. Schweizer (Angélick), del Rio Carral (Maria), Santiago-Delefosse (Marie), Les méthodes mixtes en psychologie. Analyses qualitatives et quantitatives de la théorie à la pratique, Paris, Dunod, 2020.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Bulletin de Psychologie. Note de lecture. Schweizer (Angélick), del Rio Carral (Maria), Santiago-Delefosse (Marie), Les méthodes mixtes en psychologie. Analyses qualitatives et quantitatives de la théorie à la pratique, Paris, Dunod, 2020.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l'Expertise Collective Inserm Conduites addictives chez les adolescents: principaux constants et recommandations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Participation à l'élaboration des recommandations de la Haute Autorité de santé : Accompagnement pour le sevrage tabagique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267375v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation à l'élaboration des recommandations de la Haute Autorité de santé : Accompagnement pour le sevrage tabagique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Participation à l'Expertise Collective Inserm Conduites addictives chez les adolescents: principaux constants et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expertise collective Inserm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId925" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267391v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French adaptation of the Orientation To Happiness Scale and the impact of Quality of Life in French Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fontayne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId927"/>
+      <w:footerReference w:type="default" r:id="rId929"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -39770,51 +39787,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3090FC39"/>
+    <w:nsid w:val="24F7D447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -40001,51 +40018,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-romo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04719810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0177" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Laszcz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Keegan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Sala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rajani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Bustamante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mastellos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39975" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30530-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138891v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-023-00764-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ordonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Ingrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20074" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Rousselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raffeneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Xavier-David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Changeur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.986796" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26963-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dereure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-05996-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Bustamante" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe12080082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743721990796" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gill M&#233;nard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26082" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270529v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211052v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2021.00009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labaeye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fortias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.020" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mora" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marseille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesure" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gauthier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Guay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chereau Boudet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Codina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030424" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270535v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dentz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2019.11.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora von Hammerstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rothen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1815" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03600753v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vacher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Goujon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purper-Ouakil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113151" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566613v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717723987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Donnio" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-018-9782-y" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139692v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01482" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.252.0031" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scanferla" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruel-Jungerman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Docteur" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.482" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026839" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien Sweerts" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apfeldorfer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232513v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sbeira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200997" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01814746v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.058" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Gearhardt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.10.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625227v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Hammerstein" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beniamina" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Aubin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754721v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Relmy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754734v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550583v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2017.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566635v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rigaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine De Bazelaire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566624v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Martinotti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Carenti" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oumaya" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754722v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toillon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00094" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566616v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ordonneau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754727v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bastard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.08.002" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLNP8RMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566614v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139727v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baeyens" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566660v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550596v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157749v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Legauffre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valleur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magalon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.070" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157719v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566647v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc V&#233;nisse" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.03.028" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTKSZ0NP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312798v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566649v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trinchera" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566650v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruneau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2016.01.010" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566661v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566778v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagauffre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550595v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Swerts" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566696v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villemonteix" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566674v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouthillon-Heitzmann" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.003" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566705v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jarroir" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leblanc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L&#233;veill&#233;e" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566698v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Deleuze" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2015.04.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566678v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Antoine" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kalamarides" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.001" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566684v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Codina" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-015-9545-y" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566731v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-014-0226-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566732v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Nicola" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Catalano" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Even" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-013-0456-6" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550611v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Caron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Monassier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bodon-Bruzel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550616v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566739v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Burlacu" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.008" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566747v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dupuy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.06.041" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CTP4H5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566755v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wohl" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sirolli" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Boni" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpsych.2012.23024" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566766v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morvannou" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Lerfel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566753v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bellais" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Neira" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00248.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B311A6EFADBFB7D2DF8F062D511D6B357F792CAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566754v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.04.008" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFRM5VJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566757v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Crepon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.022" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-450PSWVB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943652v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legauffre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mille" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.005" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524128v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Versini" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Friedel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehrlich" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.49" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574827v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chedid" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chagnard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.012" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122530v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foulon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kipman" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2006.11.003" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510931v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Illel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280977v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257064v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280976v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270858v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270864v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Costes" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tovar" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benoit" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270879v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280981v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Simard" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280974v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270860v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Laszcz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280983v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270855v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monney" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maria Vasiliadis" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270852v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270866v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delivr&#233;-Melhrn" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280972v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Tovar" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316763v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Bustamante Perez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270869v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433872v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burtey" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270660v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280990v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270657v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280988v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bruel-Jungerman" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docteur" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Gauthier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270656v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120237v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270653v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Vuong" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peignard" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270654v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrot" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389634v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270655v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099851v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894508v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625230v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510945v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dolet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393008v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393001v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390306v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257037v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393420v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tarade" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280992v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392823v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254521v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254557v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392634v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nassar L" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mordaq" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433850v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romo Lucia" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317733v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ehrminger" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393436v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Eurecas" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392626v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317988v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392624v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393442v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmme Group" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392637v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia de Oliveira" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393476v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317961v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kretz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392622v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392630v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393468v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393464v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Courabessis" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392628v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393483v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317242v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392643v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392814v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392824v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392642v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelneau" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550857v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Gorsane" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267464v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267455v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262295v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267324v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267322v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267347v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267446v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Julienne" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267441v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267411v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pouydesseau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232533v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charrouf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550722v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550719v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550720v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550733v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267317v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dentz Amelie" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Parent" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550755v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550762v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267442v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267312v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267368v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267393v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marquez" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bailleux" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267405v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ad&#232;s" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267364v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267329v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lejoyeux" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393406v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393410v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267478v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393408v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267375v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267391v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lucia-romo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161080154" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rome" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Negre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lignier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fouques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemercier-Dugarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gomet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/alcalc/agaf077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charlotte Mollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Isnard Bagnis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.70299" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoayad Tayeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43045-025-00565-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelissolo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Malbos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-024-08271-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04719810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bahrami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masfety" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2024.0177" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270296v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270293v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giustiniani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-30530-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Rajani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Bustamante" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Weth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Mastellos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39975" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chava Kahn-Lewin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hedi Zerdazi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2023.111027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Laszcz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Keegan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cruchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Sala" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.03.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carmen Castillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-023-00764-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ordonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Ingrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e20074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200766v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Monsillion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10050861" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Tessier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-023-10248-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26963-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vacher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dereure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-022-05996-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Bustamante" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ejihpe12080082" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Rousselin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raffeneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Xavier-David" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Changeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.986796" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03652743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plessis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Altintas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerrien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743721990796" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006234v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Castro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mouret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.668961" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gill M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/26082" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04006181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien Sweerts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boudoukha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AMP.2021.02.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Heeren" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rochat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jopy.12655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03423331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl J Cherpitel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Boudesseul" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.628631" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389586v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caru" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Levesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sultan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marcil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05541-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211052v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grall-Bronnec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubertret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2021.00009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04594018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489512v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. R&#233;mond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hern&#225;ndez-Mora" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marseille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mesure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Romo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dentz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gauthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Guay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00432-020-03294-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dentz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2019.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chereau Boudet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Perrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Codina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-030424" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03600753v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Goujon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Purper-Ouakil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2020.113151" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389579v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Apfeldorfer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Chevanton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228149v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora von Hammerstein" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cornil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rothen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Khazaal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mpr.1815" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566613v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Guay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parent" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1087054717723987" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100522" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iceta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zerhouni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Rodgers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Billieux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.2020.00053" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Labaeye" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fortias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.08.020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leboucher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Donnio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-018-9782-y" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234194v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Esteban" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Scanferla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065909ar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Devynck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01482" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389620v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02294212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2019.03.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389624v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.252.0031" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Camart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.020" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scanferla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruel-Jungerman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Docteur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjpsy.2019.10.482" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270300v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupuis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-026839" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234247v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Perifano" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mandl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065902ar" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270289v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Samoilenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drouin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lemay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien Sweerts" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apfeldorfer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kureta-Vanoli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.02.009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02365995v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12330" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065900ar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232513v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sbeira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200997" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01814746v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Maskos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2018.03.058" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898848v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Gearhardt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.10.013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754721v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Relmy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754734v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Toillon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ingrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2017.00094" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rigaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine De Bazelaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Martinotti" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Carenti" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oumaya" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550583v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2159-5542/2017.01.004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566616v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ordonneau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Blot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754727v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bastard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duclos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.08.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLNP8RMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566614v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910988v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kornacka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Serra" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fonseca Das Neves" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.02159" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139727v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Baeyens" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487509v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2017.09.006" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566641v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C von Hammerstein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beniamina" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hj Aubin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625227v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2017.06.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157749v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Legauffre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guilleux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valleur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magalon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.070" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Challet-Bouju" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.5.2016.030" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566660v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550596v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566650v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bruneau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc V&#233;nisse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2016.01.010" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566664v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Tavolacci" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vasiliu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566647v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Fatseas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.03.028" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTKSZ0NP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754740v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566661v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566778v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagauffre" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566665v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Tavolacci" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladner" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw172.042" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550588v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Remond" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psyt.221.0091" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550595v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Swerts" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103250v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre P Tavolacci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw170.004" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301226v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-011344" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566695v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrillon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566696v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Villemonteix" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Purper-Ouakil" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.004" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566674v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carpentier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouthillon-Heitzmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Limosin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2015.05.003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566676v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03322487v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-014-0774-8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550603v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566705v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jarroir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leblanc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L&#233;veill&#233;e" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468285v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00501" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jahan" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.003" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468291v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Pathare" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1614-0001/a000172" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04150326v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566698v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jory Deleuze" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Achab" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2015.04.001" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566678v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Antoine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kalamarides" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2015.03.001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566684v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Codina" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-015-9545-y" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468289v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;mond" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Coeffec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10899-014-9515-9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04368080v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468325v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Platey" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Coeffec" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojmp.2014.34032" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550611v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Caron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Monassier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bodon-Bruzel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566732v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Nicola" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Catalano" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Even" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-013-0456-6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566725v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.10.011" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN40S9FS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566724v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027123ar" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625229v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(14)77607-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F81J1T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566731v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-014-0226-7" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550616v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566739v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Burlacu" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lucas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2013.04.008" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566747v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lauer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Dupuy" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;pine" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.06.041" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6CTP4H5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566753v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bellais" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Neira" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1521-0391.2012.00248.x" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B311A6EFADBFB7D2DF8F062D511D6B357F792CAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468329v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mille" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6105.1000121" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566756v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Acier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel H. Boudoukha" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566766v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Morvannou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Lerfel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566755v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wohl" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Sirolli" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Boni" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojpsych.2012.23024" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566754v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2012.04.008" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MFRM5VJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566757v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin-Crepon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2012.08.022" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-450PSWVB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524128v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Versini" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ramoz" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Strat" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susann Friedel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehrlich" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2010.49" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943652v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legauffre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mille" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.12.005" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574827v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chedid" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chagnard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.06.012" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00122530v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zizzari" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tolle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Foulon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kipman" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2006.11.003" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510931v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Illel" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256648v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Mohammed Zerdazi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280977v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rebuffe" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tarade" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392956v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256655v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256628v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El-Hadi Zerdazi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392958v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257064v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256643v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280976v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270858v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201071v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Loudrhiri" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270864v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Costes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tovar" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Benoit" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270879v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280981v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Simard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280974v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280983v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duret" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280975v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256680v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadi Zerdazi Mohammed" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256694v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392963v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270860v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Laszcz" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256667v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270859v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280979v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270855v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monney" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Maria Vasiliadis" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270881v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280986v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Costandi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gorgiad" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soussy" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270869v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316763v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Adriana Bustamante Perez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280972v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Costes" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Tovar" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benoit" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200990v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1237" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200993v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pa&#239;s" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tarade" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigne" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cass&#233;" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2021.1201" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433872v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Burtey" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;guin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265410v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabie Grandin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vigne" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270660v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270866v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Delivr&#233;-Melhrn" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270852v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=et al." TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265432v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cass&#233;" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392871v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280990v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spaak" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lecrique" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04213865v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daliah Saleh" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270657v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201007v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280988v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bruel-Jungerman" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docteur" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Gauthier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270871v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270653v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fortin" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.H. Vuong" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peignard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270654v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Perrot" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389634v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270655v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270656v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120237v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beno&#238;t" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04099851v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02894508v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maz&#233;" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625230v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468390v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caravecchia" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510945v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dolet" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393008v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393001v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390306v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257037v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393420v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tarade" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254557v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392823v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392640v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254521v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04280992v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392864v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262050v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392634v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nassar L" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mordaq" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262040v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433850v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romo Lucia" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317733v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ehrminger" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393436v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Eurecas" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392626v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262062v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317988v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265414v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392833v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230963v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392827v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392624v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393460v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393442v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmme Group" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393458v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393476v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rothen" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393464v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Courabessis" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393468v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392630v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reder" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Kretz" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392622v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317961v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392628v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317242v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393483v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392643v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392814v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392637v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia de Oliveira" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392824v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marais-Thomas" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392642v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castelneau" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267492v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chiron" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guibault" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267476v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267474v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paquet-Deyris" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550857v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ali Gorsane" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550860v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cupa" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550863v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Michel" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267464v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267460v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023078v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369160v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831109v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023079v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267455v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262295v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Hamonniere" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267482v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Courtois" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267324v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329433v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004604" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6054" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267322v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267347v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Costemale-Lacoste" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267446v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Julienne" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267411v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pouydesseau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232528v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04232533v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charrouf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267441v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550719v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550717v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550720v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550722v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthoz" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunault" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267317v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dentz Amelie" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Parent" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550733v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550740v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550750v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369219v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369225v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369223v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369261v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267386v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368559v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368558v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550760v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369287v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divac Sm" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467769v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467768v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01470103v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04369282v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550755v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550762v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267442v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267312v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267368v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267393v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Marquez" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bailleux" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267405v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ad&#232;s" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267364v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267329v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lejoyeux" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393406v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393410v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267478v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393408v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267391v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267375v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061671v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>