--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1153,264 +1153,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l'action collective dans l'interaction entre projet et communauté de pratique dans des contextes complexes</w:t>
+                <w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (304)</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (50)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182792v1</w:t>
+                <w:t xml:space="preserve">hal-03182781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manager les tensions stratégiques entre le local et l'international: le cas des pôles de compétitivité</w:t>
+                <w:t xml:space="preserve">Construire l'action collective dans l'interaction entre projet et communauté de pratique dans des contextes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Chabault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (50)</w:t>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (304)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182781v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance à l'épreuve des faits : le cas des pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2009/2 (9), pp.119-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.009.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
@@ -1427,51 +1427,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pôles de compétitivité à l’heure de l’évaluation : quel modèle de « cluster à la française » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1503,152 +1503,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée d’une communauté de pratique technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mounoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 174</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182816v1</w:t>
+                <w:t xml:space="preserve">hal-01231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1659,152 +1685,126 @@
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La face cachée d’une communauté de pratique technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231070v1</w:t>
+                <w:t xml:space="preserve">hal-03182816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des intranets par les directions des Ressources Humaines</w:t>
               </w:r>
@@ -1993,217 +1993,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t>
+                <w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogsuz Gizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392538v1</w:t>
+                <w:t xml:space="preserve">hal-04392592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t>
+                <w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogsuz Gizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392592v1</w:t>
+                <w:t xml:space="preserve">hal-04392538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des CivicTechs dans la résilience des villes à travers le cas des Seniors</w:t>
               </w:r>
@@ -2684,204 +2684,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiane Guimaraes</w:t>
+                <w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392577v1</w:t>
+                <w:t xml:space="preserve">hal-04392581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392581v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of practice of innovative startupes. Cooperation or competition: Is this the question?</w:t>
               </w:r>
@@ -3165,51 +3165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3727,51 +3727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="292970CF"/>
+    <w:nsid w:val="704F54B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciana-castro-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-149X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20168179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105150565750906252117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://euramonline.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rinnodi.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088144ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012392ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Benmostefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimar&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciana-castro-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-149X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20168179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105150565750906252117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://euramonline.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rinnodi.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088144ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012392ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Benmostefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimar&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>