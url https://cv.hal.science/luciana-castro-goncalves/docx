--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -582,412 +582,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des tensions paradoxales de la coopétition au sein des communautés de pratique en contexte d’innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Berthinier-Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mitkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t>
+                <w:t xml:space="preserve">Müge Özman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182648v1</w:t>
+                <w:t xml:space="preserve">hal-03145927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t>
+                <w:t xml:space="preserve">La gestion des tensions paradoxales de la coopétition au sein des communautés de pratique en contexte d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Doloreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t>
+                <w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 24 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les approches internationales de l’innovation collaborative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paradoxes multiples générés par la mise en œuvre de l’innovation collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Cerruti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doloreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Müge Özman</w:t>
+                <w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, L’innovation collaborative. Approches internationales, 62, pp.5-15. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les paradoxes de l’innovation collaborative / The Paradoxes of Collaborative Innovation / Las paradojas de la innovación collaborativa, 24 (5), pp.18-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.062.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1075476ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145927v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De comunidade de prática a rede de práticas: um estudo da evolução de uma comunidade startups da cidade de Belo Horizonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaucia Maria Vasconcellos Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos EBAPE.br</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1503,308 +1503,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231070v1</w:t>
+                <w:t xml:space="preserve">hal-03182831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study in knowledge sharing: lessons from the information technology department of a French car manufacturer</w:t>
+                <w:t xml:space="preserve">La face cachée d’une communauté de pratique technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJATM.2007.013380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03182831v1</w:t>
+                <w:t xml:space="preserve">hal-03182816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée d’une communauté de pratique technologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study in knowledge sharing: lessons from the IT department of a French car manufacturer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Mounoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 174</w:t>
+              <w:t xml:space="preserve">International Journal of Automotive Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182816v1</w:t>
+                <w:t xml:space="preserve">hal-01231070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des intranets par les directions des Ressources Humaines</w:t>
               </w:r>
@@ -1993,217 +1993,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t>
+                <w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogsuz Gizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392592v1</w:t>
+                <w:t xml:space="preserve">hal-04392538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The place of patents in the open innovation model : the China’s case</w:t>
+                <w:t xml:space="preserve">The place of patents in the open innovation model: the China’s case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ogsuz Gizem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2023 : XXXIIe conférence de l’Association Internationale de Mangement Stratégique. "Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS (Association Internationale de Management Stratégique), Jun 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">EURAM 2023 : European Academy of Management Conférence. "Transform Business for Good"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392538v1</w:t>
+                <w:t xml:space="preserve">hal-04392592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des CivicTechs dans la résilience des villes à travers le cas des Seniors</w:t>
               </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Communautés et pratiques Communautaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Droit des affaires et nouvelles technologies (DANTE), Université de Versailles Saint-Quentin-en-Yvelines; Groupe de recherche de droit privé (GRDP), Université du Quebec de Montréal, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2684,204 +2684,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t>
+              <w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392581v1</w:t>
+                <w:t xml:space="preserve">hal-04392577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement institutionnel des communautés de pratique au sein des écosystèmes d’innovation entrepreneuriaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiane Guimaraes</w:t>
+                <w:t xml:space="preserve">Administrative instruments and university-industry collaboration in China: in framework of open innovation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvièmes Journées du Groupe Thématique Innovation de l'AIMS. "Communautés, écosystèmes et innovation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Strategique (AIMS), Oct 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EURAM 2018 : European Academy of Management Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM, Jun 2018, Reikyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392577v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities of practice of innovative startupes. Cooperation or competition: Is this the question?</w:t>
               </w:r>
@@ -2956,273 +2956,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communautés de Pratique de startups innovantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution d’une CoP à un NoP : Application en contexte d’innovation au sein d’une ville au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Guimarães</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Glaucia Vasconcellos Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM KEDGE BUSINESS SCHOOL: Create, share, care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346322v1</w:t>
+                <w:t xml:space="preserve">hal-01346338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution d’une CoP à un NoP : Application en contexte d’innovation au sein d’une ville au Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Communautés de Pratique de startups innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiane Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiane Guimarães</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaucia Vasconcellos Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM KEDGE BUSINESS SCHOOL: Create, share, care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School, Jun 2015, Toulon, France</w:t>
+              <w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346338v1</w:t>
+                <w:t xml:space="preserve">hal-01346322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de cas sur le partage des connaissances : la Direction des Systèmes d'Information d'un constructeur automobile face à l'évolution des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Grimand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eléonore Mounoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vandangeon-Derumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 12ème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,51 +3451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les communautés de pratique deviennent des entrepreneurs institutionnels favorisant l’innovation au sein des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Castro Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiane Barleto Canizela Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Mitkova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3727,51 +3727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704F54B9"/>
+    <w:nsid w:val="EE1C3C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3958,51 +3958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciana-castro-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-149X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20168179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105150565750906252117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://euramonline.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rinnodi.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088144ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012392ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Benmostefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimar&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346338v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luciana-castro-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2499-149X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/20168179X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/105150565750906252117" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://euramonline.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rinnodi.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04566814v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Castro Gon&#231;alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Mitkova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEIM.2024.140367" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thevenard-Puthod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088144ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;ge &#214;zman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.062.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Barleto Canizela Guimaraes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Cerruti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doloreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Maria Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075476ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1012392ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tixier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329668v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.009.0119" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJATM.2007.013380" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Benmostefa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin-Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goglio-Primard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogsuz Gizem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392592v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehmann Val&#233;rie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04104164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Picard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392573v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Radziwon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimaraes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiane Guimar&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucia Vasconcellos Vale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Gidrol-Mistral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Navarro-Ug&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie de Clippele" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/JAQH5207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023379v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0013-1.ch012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>