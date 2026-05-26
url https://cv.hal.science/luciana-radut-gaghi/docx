--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -72,3551 +72,3775 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemic communities, climate and COPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DN33 - Discourse, Sustainability, and Education: Interdisciplinary Perspectives on Climate and Communication 26-27 March</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Discourse NET, Mar 2026, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narratives, opinions and arguments. Discursive analysis of the climate challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DNC6 (6th DiscourseNet Congress) - Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ULB, Jul 2025, Bruxelles (BE), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diplomatie scientifique francophone comme catalyseur de l'alliance européenne EUTOPIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4eme Semaine Mondiale de la Francophonie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF, Oct 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#COP26. Polarisation des instances discursives sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Numérisation des sociétés, 23e Congrès SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France. pp.515-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la ‘paix en Europe’ à la ‘guerre en Europe’. Dispositifs médiatiques et récits européens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Suvorova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Observatoire des discours de/sur l’Europe « Dispositifs d’Europe, dispositifs européens ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELSA, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#COP26. Polarisation des instances discursives sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">#Cop26: Struggle to Settle the Truth in Crisis Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The environment of democracy - Twenty-Eighth International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Européanisation. Discours médiatiques en période de crise”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Linguaggi della crisi tra virus e politica : forme del discuroso e modelli di comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Bari, Italy, Dec 2022, Bari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Science Diplomacy Actorness of AUF Universities in EUTOPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EUTOPIA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Theory of Science Diplomacy. From Robert Merton to the epistemic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNC6 (6th DiscourseNet Congress) - Discourse and the imaginaries of past, present and future societies: media and representations of (inter)national (dis)orders</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Eric Piaget</w:t>
+              <w:t xml:space="preserve">EUTOPIA Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formule dans la chanson d’actualité au XVIIe siècle : figement linguistique et politisation du vers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme Semaine Mondiale de la Francophonie Scientifique</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique de commémoration Quand le présent est tenu par le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetiana Suvorova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque Observatoire des discours de/sur l’Europe « Dispositifs d’Europe, dispositifs européens ? »</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03264323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique de commémoration Quand le présent est tenu par le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Axel Boursier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La numérisation des sociétés</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03704882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique de commémoration Quand le présent est tenu par le discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605941v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The environment of democracy - Twenty-Eighth International Conference of Europeanists</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes à l’ère des fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Linguaggi della crisi tra virus e politica : forme del discuroso e modelli di comunicazione</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04063932v1</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 38/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.14378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours médiatique de commémoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 38/1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.13519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes à l’ère des fake news. La figure du scientifique dans le débat sur le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 38/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.14378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les intellectuels et l'Europe. Engagement, politique ou coup de com ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisa-Adriana Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Română de Jurnalism şi Comunicare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp. 24-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et discours, hymne et joie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autant de musiques, autant de mondes, 86, pp.170-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies médiatiques des incommunications européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre identité et médias. L’identité européenne comme point de mire d’une recherche internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisa-Adriana Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématisation des événements européens dans les médias en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denisa-Adriana Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luceafărul et Kultura, deux prémisses de modèles de pratiques diasporiques parisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanian Journal of Communication and Public Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (nouvelle) langue de bois dans la Roumanie actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de l'intégration. Discours et représentations des politiques et des intellectuels roumains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanian Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XX (3-4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le moment discursif médiatique hybride et les nouvelles voies de l’européanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alida Silletti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discorsi sulla crisi. La rappresentazione mediatica di momenti discorsivi europei in divenire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TAB edizioni, 2024, 979-12-5669-039-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Free Europe and Radio France Internationale. The Tones of Democracy and the Voices of Exiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nanz, Tobias and Wagner, Hedwig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold War Europe. A Space of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter; De Gruyter, https://doi.org/10.1515/9783110733242, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110733242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanization: The construction of the European idea within the media discourse of commemoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Discourse of Commemoration The Centenary of World War One in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-3-030-90078-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90079-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio Free Europe and Radio France Internationale. The tones of democracy and the voices of exiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accross the Iron Courtain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europeanisation: The Construction of the European Idea Within the Media Discourse of Commemoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Media Discourse of Commemoration. The Centenary of World War One in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.41-67, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-90079-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intuition comme marge de vulnérabilité journalistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Lefebvre; Judit Maar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXISTENCES PRÉCAIRES. Etudes de cas : XIXe, XXe, XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2019, 978-2-343-17498-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemel - des prémisses au terrain de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Darstellung der Konfliktreichen Vergangenheit Europas in Online-Medien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-49, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEMEL - le projet et sa méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luciana Radut-Gaghi; Denisa-Adriana Oprea; Axel Boursier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe dans les médias en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, 978-2-343-13308-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éternel retour à l'Europe. La &amp;quot;normalité&amp;quot; comme mythe émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Nowicki; Luciana Radut-Gaghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêves d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Honoré Champion, 2017, 9782745331564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe et les médias en ligne. Le comparatisme international dans les sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisa-Adriana Oprea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journalisme et transformations sociales : des anciens aux nouveaux médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Harmattan, pp. 109-120, 2016, Communication et civilisation, 978-2-343-08285-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les radios internationales et les exilés centre-est européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Lefebvre; Judit Maar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils et transferts culturels dans l’Europe moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06495-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les radios internationales et les exilés centre-est européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Lefebvre; Judit Maar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils et transferts culturels dans l’Europe moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06495-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux des intellectuels de l’Est en Occident après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Nowicki; Luciana Radut-Gaghi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diasporas, exils, cosmopolitisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Relief, 2015, 2359040065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francophonie dans les pays de la confluence des Balkans et de l’Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Mayaux; Joanna Nowicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Autre Francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Honoré Champion, 2012, 9782745327727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et représentations dans le contexte de l'intégration européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camelia Beciu; Nicolae Perpelea. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europa in context. Identitati si practici discursive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ars Docendi, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614667v1</w:t>
-              </w:r>
-[...1336 lines deleted...]
-                <w:t xml:space="preserve">hal-02614680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature en formules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, 2023, La littérature en formules, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/lht.3730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic cooperation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (85), pp.143-148, 2019, La communication au coeur des connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Markham et Scott Rodgers (dir.) (2017), conditions of mediation : phenomenological perspectives on media, New York, Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36 (1), 2019, De quoi la créativité est-elle le nom ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chancelleries ne sont pas des salons de thé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (81), pp. 198-200, 2018, De la communication en diplomatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'argumentation, un concept ravivé par l'histoire du XXè siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80, pp. 63-67, 2018, 30 ans d'indisciplines : 1988-2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,496 +3850,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media Discourse of Commemoration. The Centenary of World War One in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2022, Postdisciplinary Studies in Discourse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la communication en diplomatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chapelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe dans les médias en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denisa-Adriana Oprea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incommunications européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Radut-Gaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Joanna Nowicki</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion. 2017</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wolton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4262,51 +4486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piaget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605942v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Suvorova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boursier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789287v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733242" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90079-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04059658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90079-3_2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058154v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa-Adriana Oprea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14378" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0170" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3730" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028792v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04029779v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Radut-Gaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piaget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605939v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Suvorova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342397v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Bello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13519" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704882v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.14378" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denisa-Adriana Oprea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614652v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90079-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04059658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90079-3_2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615200v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04062196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.3730" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04029779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Nowicki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizeul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>